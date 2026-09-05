--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1029,255 +1029,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Logic and Order</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2FC4CC0C" w14:textId="2C13A9E5" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2BD4B9E2" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1AEBDE8F" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="65C5C40D" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6EFF1816" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4B4BFD60" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1303,255 +1309,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Sources and Evidence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5305DE20" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="23274B04" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3575A6AE" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7D882CF6" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6C31CBB5" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4D60BFC9" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1577,255 +1589,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Control of Language and Syntax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="597413ED" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="552D3E6B" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="43C0681C" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4766E0D3" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="50CBD2A5" w14:textId="334DC16B" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="365CF589" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2196,255 +2214,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Logic and Order</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-217120698"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4F7A899F" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1241645276"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2AFE6C9C" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1827778943"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7D9959F6" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="111098149"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7F1D2288" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1935740028"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1BC2B877" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1779990289"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="182B66DA" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2470,255 +2494,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Sources and Evidence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-121004395"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="723437C2" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="140778945"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="584C11B9" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1232538474"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7950D6F9" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-2116812521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2D53F675" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="643232292"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0922C4D8" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-910384126"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="15E639E2" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2744,255 +2774,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Control of Language and Syntax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1127128919"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="15C938AF" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="673854006"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="639054DC" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1598706581"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="33145A1C" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-95016066"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2ED1A403" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1085528813"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="810" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3B8DD7A3" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1720202416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4B966C2B" w14:textId="77777777" w:rsidR="00EE4A17" w:rsidRPr="00CC4F80" w:rsidRDefault="00EE4A17" w:rsidP="00EE4A17">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5151,53 +5187,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2198"/>
-        <w:gridCol w:w="1621"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5238"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="3277"/>
       </w:tblGrid>
       <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="08FE2730" w14:textId="77777777" w:rsidTr="00F819D1">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7636193D" w14:textId="73DD8B34" w:rsidR="00EC7789" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00EC7789">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="115"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5314,161 +5350,243 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="3744ECAD" w14:textId="77777777" w:rsidTr="00F819D1">
+      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="57D38F42" w14:textId="260E6D13" w:rsidTr="00933ABC">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56A7EC71" w14:textId="4A1126A5" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B44D65E" w14:textId="1FFBACCC" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5380FAF9" w14:textId="7B3A6333" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="3744ECAD" w14:textId="77777777" w:rsidTr="00933ABC">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19320B58" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FE9FD92" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="234"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D453ECD" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3277" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2487213B" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6105" w:rsidRPr="0039276A" w14:paraId="6C7E9361" w14:textId="77777777" w:rsidTr="00F819D1">
+      <w:tr w:rsidR="000E6105" w:rsidRPr="0039276A" w14:paraId="6C7E9361" w14:textId="77777777" w:rsidTr="00933ABC">
         <w:trPr>
           <w:trHeight w:val="2173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A387D4A" w14:textId="77777777" w:rsidR="000E6105" w:rsidRPr="00F819D1" w:rsidRDefault="000E6105" w:rsidP="000E6105">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:right="1213"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5635,122 +5753,122 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>assertion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623150EF" w14:textId="77777777" w:rsidR="000E6105" w:rsidRPr="00F819D1" w:rsidRDefault="000E6105" w:rsidP="000E6105">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="161"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate awareness of the correct form or structure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65CF3DD1" w14:textId="02E84DE6" w:rsidR="000E6105" w:rsidRPr="007D2BDB" w:rsidRDefault="007D2BDB" w:rsidP="000E6105">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="186"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begins to develop a sense of order to convey an idea, and basic organizational structure is apparent, but may be inconsistent or ineffective in some areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A8360AD" w14:textId="7F24E4EB" w:rsidR="000E6105" w:rsidRPr="007D2BDB" w:rsidRDefault="007D2BDB" w:rsidP="000E6105">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="308"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presents a clear organizational pattern for the reader, with consistent and effective use of logic and structure to support assertions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="6D9C738F" w14:textId="77777777" w:rsidTr="00F819D1">
+      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="6D9C738F" w14:textId="77777777" w:rsidTr="00933ABC">
         <w:trPr>
           <w:trHeight w:val="2666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE8D3AB" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="131"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5838,121 +5956,121 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uses appropriate evidence to support assertions, with documentation of sources in accordance with disciplinary conventions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73EFCC73" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to use or uses scarce support to explain or substantiate assertions; attempts to document sources.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35E75489" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="103"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides some support for assertions but ideas not fully integrated with the argument; documents sources but may not fully adhere to disciplinary conventions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A2E4CA" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="114"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides support for assertions with credible evidence that it is well integrated into the argument; shows an awareness of the standards for documentation in the discipline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="79B94554" w14:textId="77777777" w:rsidTr="00F819D1">
+      <w:tr w:rsidR="0039276A" w:rsidRPr="0039276A" w14:paraId="79B94554" w14:textId="77777777" w:rsidTr="00933ABC">
         <w:trPr>
           <w:trHeight w:val="1911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="260A256B" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="131" w:right="87"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6077,98 +6195,98 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is controlled, readable, clear, proofread, and suitable for the discipline. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AB85CAB" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to convey meaning due to lack of control, weak syntax, or consistent errors in usage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E17C321" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Controls language to convey meaning clearly, but syntax and grammar are still a distraction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30A58B87" w14:textId="77777777" w:rsidR="0039276A" w:rsidRPr="00F819D1" w:rsidRDefault="0039276A" w:rsidP="00F35196">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Controls language such that it is correct, edited, proofread, and contains very few errors in usage and grammar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DB80EAF" w14:textId="2F9DC4C6" w:rsidR="00282621" w:rsidRDefault="00282621" w:rsidP="00F651AD">
       <w:pPr>
@@ -6521,62 +6639,64 @@
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="000E6105"/>
     <w:rsid w:val="000F3D65"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="00166492"/>
     <w:rsid w:val="001B7740"/>
     <w:rsid w:val="00221CA8"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002A07FC"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="003342F3"/>
     <w:rsid w:val="00365626"/>
     <w:rsid w:val="0039276A"/>
     <w:rsid w:val="00572BC5"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="0071054F"/>
     <w:rsid w:val="007151D3"/>
     <w:rsid w:val="00725226"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007D2BDB"/>
+    <w:rsid w:val="00933ABC"/>
     <w:rsid w:val="00984306"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A8716C"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B84C0F"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00C6068C"/>
     <w:rsid w:val="00C61220"/>
     <w:rsid w:val="00CE3EE3"/>
+    <w:rsid w:val="00D07F7E"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E740AE"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00EB4BD6"/>
     <w:rsid w:val="00EC251B"/>
     <w:rsid w:val="00EC72D0"/>
     <w:rsid w:val="00EC7789"/>
     <w:rsid w:val="00EE4A17"/>
     <w:rsid w:val="00F35196"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00F819D1"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -7500,69 +7620,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>895</Words>
-  <Characters>5104</Characters>
+  <Words>898</Words>
+  <Characters>5123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5988</CharactersWithSpaces>
+  <CharactersWithSpaces>6009</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>