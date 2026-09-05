--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -994,255 +994,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Information Technology</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="25349120" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6CB03D7B" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4033951D" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="15EC5613" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="26AED6E5" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1C76C751" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1268,255 +1274,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Software and Systems</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="70010D82" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7370322E" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3241F597" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="27776478" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2A56156E" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4380DB87" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1542,255 +1554,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Appropriate Use</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3EF72BCC" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2B580CC0" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6BEDDAD8" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1EF17A0C" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="30E3CF4A" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2E9414D0" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2159,255 +2177,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Information Technology</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1009293799"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7AEB65D4" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="666449205"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="33AE728C" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1947274354"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="466D45E4" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1018237351"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="691F1E48" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1034775919"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="69D9A3EB" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1732844734"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5D72608F" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2433,255 +2457,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Software and Systems</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1201699583"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2E36A68E" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1023170163"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="01A067B6" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-475924350"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="01B77318" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-222361974"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="75C723DD" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="499859711"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="73B7D58F" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-747567492"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6E88B706" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2707,255 +2737,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Appropriate Use</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="7185179"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3A2127D5" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1691520648"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2501F3D1" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1886900193"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="56F35FCF" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1287845967"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="919" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="51AF5B98" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1404258216"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4F59B66D" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1171368918"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1080" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3FB85621" w14:textId="77777777" w:rsidR="009A41D8" w:rsidRPr="00CC4F80" w:rsidRDefault="009A41D8" w:rsidP="009A41D8">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5044,74 +5080,74 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>of computer technologies and software, and to use them responsibly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3291481C" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="0008778C" w:rsidRDefault="002B1A21" w:rsidP="002B1A21">
       <w:pPr>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1925"/>
-        <w:gridCol w:w="1923"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="2973"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="3187"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="3E807C1F" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="3E807C1F" w14:textId="77777777" w:rsidTr="00E2135C">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0A8835AA" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk105585546"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -5242,161 +5278,243 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="222F1BF7" w14:textId="77777777" w:rsidTr="00B553CA">
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="2D4A57F6" w14:textId="143E8F3C" w:rsidTr="00E2135C">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62267C44" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="0008778C" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
+          <w:p w14:paraId="5B620188" w14:textId="29D283FF" w:rsidR="002B1A21" w:rsidRPr="0008778C" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5A472A" w14:textId="13CEAFFC" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3187" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090EBDD3" w14:textId="0750C5A1" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="222F1BF7" w14:textId="77777777" w:rsidTr="00E2135C">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62267C44" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="0008778C" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="797A1B2F" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="359"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1717843C" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="377"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3187" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C38B0E2" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="50EA287D" w14:textId="77777777" w:rsidTr="0008778C">
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="50EA287D" w14:textId="77777777" w:rsidTr="00E2135C">
         <w:trPr>
           <w:trHeight w:val="2010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04509545" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00B553CA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
@@ -5551,122 +5669,122 @@
               <w:t>web/ mobile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>technology)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05333B65" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate knowledge of a range of computer technologies to complete projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03CA8824" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="154"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrates basic knowledge of a range of computer technologies with limited application to complete projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD57C5D" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="154"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies specific knowledge of a range of computer technologies to complete projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="235056BD" w14:textId="77777777" w:rsidTr="00532AAF">
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="235056BD" w14:textId="77777777" w:rsidTr="00E2135C">
         <w:trPr>
           <w:trHeight w:val="1785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42202305" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00B553CA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="688"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5792,122 +5910,122 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to use software and systems to collect, gather and analyze data for projects and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34919DB5" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate the use of software and systems to collect, gather and analyze data for projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB1B75C" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrates minimal use of software and systems to collect, gather and analyze data for projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12D4290E" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies specific use of software and systems to collect, gather and analyze data for projects and tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="23170B20" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="002B1A21" w:rsidRPr="0008778C" w14:paraId="23170B20" w14:textId="77777777" w:rsidTr="00E2135C">
         <w:trPr>
           <w:trHeight w:val="1845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1C482E" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00B553CA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6062,101 +6180,101 @@
               <w:t>information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4B3973" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate an awareness of ethical and/or security standards when using technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769F7232" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrates an awareness of ethical and/or security standards when using technology but fails to make appropriate decisions when using technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DECDA5A" w14:textId="77777777" w:rsidR="002B1A21" w:rsidRPr="00B553CA" w:rsidRDefault="002B1A21" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies specific awareness of ethical and/or security standards and makes informed decisions when using technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
@@ -6412,82 +6530,84 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="0008778C"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D67E7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
+    <w:rsid w:val="00100871"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="001451A2"/>
     <w:rsid w:val="00266A70"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B1A21"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="004235BC"/>
     <w:rsid w:val="00532AAF"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="00984306"/>
     <w:rsid w:val="009A41D8"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="009E0D38"/>
     <w:rsid w:val="00A718CA"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B553CA"/>
     <w:rsid w:val="00B67441"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00BF22D7"/>
     <w:rsid w:val="00C6068C"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00DD7E1C"/>
+    <w:rsid w:val="00E2135C"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E740AE"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00ED70BF"/>
     <w:rsid w:val="00F60A99"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7404,69 +7524,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>920</Words>
-  <Characters>5248</Characters>
+  <Words>923</Words>
+  <Characters>5267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6156</CharactersWithSpaces>
+  <CharactersWithSpaces>6178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>