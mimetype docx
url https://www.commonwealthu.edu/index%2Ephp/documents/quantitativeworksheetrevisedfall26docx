--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -998,255 +998,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Interpretation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="03E4601B" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6B479312" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="33E1FA46" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7F4B1615" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7E9B2ED8" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="22610131" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1272,255 +1278,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Analysis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="08C1F849" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="145EB721" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="10A41FB8" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="03618833" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4FB2C266" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="17D8B3E6" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1546,255 +1558,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Communication</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="093E6253" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="394ECEF0" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1F659D4A" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="184FDA08" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4A6C1695" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2FAB3C61" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2163,255 +2181,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Interpretation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="104922390"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2F7200B1" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1559622149"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="43914790" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1326585662"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3773412B" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-694917779"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5B97F100" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1726334160"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F0579CB" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1213648120"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="401E570F" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2437,255 +2461,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Analysis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-78601526"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="59B90778" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-2032096583"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2A607D95" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-454484122"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="52BE81B0" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-774630560"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="71821E7E" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1770543180"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="27D8B4A5" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-111683053"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3F96F4EF" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2711,255 +2741,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Communication</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1965463865"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="22386ACE" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1916510757"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="696618F4" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-902371310"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0CD84AB8" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1443043951"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="60B734E8" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1618251861"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F758DBB" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2091808889"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0BCB3CE4" w14:textId="77777777" w:rsidR="000E6B2E" w:rsidRPr="00CC4F80" w:rsidRDefault="000E6B2E" w:rsidP="000E6B2E">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5279,53 +5315,53 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>and communicate quantitative reasoning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD0C269" w14:textId="77777777" w:rsidR="005131B6" w:rsidRPr="004537E4" w:rsidRDefault="005131B6" w:rsidP="005131B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10787" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
-        <w:gridCol w:w="1573"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5249"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3322"/>
       </w:tblGrid>
       <w:tr w:rsidR="00137D22" w:rsidRPr="004537E4" w14:paraId="33291785" w14:textId="77777777" w:rsidTr="007E629A">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="68B2457A" w14:textId="626E4862" w:rsidR="00137D22" w:rsidRPr="00137D22" w:rsidRDefault="00137D22" w:rsidP="00137D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1840"/>
               </w:tabs>
               <w:ind w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5421,158 +5457,237 @@
           <w:p w14:paraId="7DB21052" w14:textId="29335B11" w:rsidR="00137D22" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="00601F46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="4191"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     Levels of Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004537E4" w:rsidRPr="004537E4" w14:paraId="34C5374B" w14:textId="77777777" w:rsidTr="007E629A">
+      <w:tr w:rsidR="004537E4" w:rsidRPr="004537E4" w14:paraId="7824BD7C" w14:textId="4648C032" w:rsidTr="00E16B46">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55EBB8D0" w14:textId="627A703B" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6BF22F" w14:textId="1B7FEA43" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="007E629A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3322" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4507AB" w14:textId="78091594" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="00137D22">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004537E4" w:rsidRPr="004537E4" w14:paraId="34C5374B" w14:textId="77777777" w:rsidTr="00E16B46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4A781B5D" w14:textId="77777777" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE94A6" w14:textId="77777777" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F4965F" w14:textId="77777777" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="00137D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="429"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A397BD9" w14:textId="77777777" w:rsidR="004537E4" w:rsidRPr="00137D22" w:rsidRDefault="004537E4" w:rsidP="00137D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="519"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00137D22" w:rsidRPr="004537E4" w14:paraId="0BD389A4" w14:textId="77777777" w:rsidTr="007E629A">
+      <w:tr w:rsidR="00137D22" w:rsidRPr="004537E4" w14:paraId="0BD389A4" w14:textId="77777777" w:rsidTr="00E16B46">
         <w:trPr>
           <w:trHeight w:val="2609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4451D08A" w14:textId="77777777" w:rsidR="00137D22" w:rsidRDefault="00137D22" w:rsidP="00137D22">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
@@ -5609,125 +5724,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>student is able to explain information presented in mathematical forms (e.g., equations, graphs, diagrams, tables, and words).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C8A7F41" w14:textId="34AFE467" w:rsidR="00137D22" w:rsidRPr="00137D22" w:rsidRDefault="00137D22" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate ability to interpret information presented in mathematical forms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D5C7EF" w14:textId="30EC8219" w:rsidR="00137D22" w:rsidRPr="00137D22" w:rsidRDefault="00137D22" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides somewhat accurate interpretations of information presented in mathematical forms, but occasionally makes minor errors related to computations or units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6422B2" w14:textId="3744469A" w:rsidR="00137D22" w:rsidRPr="00137D22" w:rsidRDefault="00137D22" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides accurate interpretation of information presented in mathematical forms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00601F46" w:rsidRPr="004537E4" w14:paraId="610719D0" w14:textId="77777777" w:rsidTr="007E629A">
+      <w:tr w:rsidR="00601F46" w:rsidRPr="004537E4" w14:paraId="610719D0" w14:textId="77777777" w:rsidTr="00E16B46">
         <w:trPr>
           <w:trHeight w:val="2600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC91957" w14:textId="77777777" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="00601F46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
@@ -5989,126 +6104,126 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A5F0AD" w14:textId="70ADA6E2" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate ability to perform appropriate calculations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44AC91FA" w14:textId="050A4BBF" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="43" w:right="29"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculations attempted are either unsuccessful or not comprehensive; tentative judgments are drawn from the calculations, but uncertain about drawing conclusions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B68FEDC" w14:textId="654C19BB" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="00601F46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Calculations are correct and comprehensive; competent judgments or reasonable conclusions are drawn from the calculations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00601F46" w:rsidRPr="004537E4" w14:paraId="7C48F529" w14:textId="77777777" w:rsidTr="007E629A">
+      <w:tr w:rsidR="00601F46" w:rsidRPr="004537E4" w14:paraId="7C48F529" w14:textId="77777777" w:rsidTr="00E16B46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523EAA55" w14:textId="3808D50D" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="00601F46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
@@ -6159,101 +6274,101 @@
               <w:t>student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>can express quantitative evidence in support of an argument (considering what is used, and how evidence is formatted, presented, and contextualized.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="790FD4F6" w14:textId="64043E92" w:rsidR="00601F46" w:rsidRDefault="00601F46" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate the ability to present an argument for which quantitative evidence is pertinent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4978ACF5" w14:textId="5E552AEE" w:rsidR="00601F46" w:rsidRDefault="00601F46" w:rsidP="007E629A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="43" w:right="29"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses quantitative information, but does not effectively connect it to the argument.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="359020ED" w14:textId="3BF1E671" w:rsidR="00601F46" w:rsidRPr="00137D22" w:rsidRDefault="00601F46" w:rsidP="00601F46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Effectively uses quantitative information in connection with the argument. Evidence is clearly formatted, presented, and contextualized.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -6514,56 +6629,58 @@
     <w:rsid w:val="005131B6"/>
     <w:rsid w:val="00585D52"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="00601F46"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007D5B8A"/>
     <w:rsid w:val="007E629A"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A34F97"/>
     <w:rsid w:val="00A8001B"/>
     <w:rsid w:val="00AD3876"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B13758"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00CC4C78"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00CE4D1C"/>
     <w:rsid w:val="00CE7EF3"/>
     <w:rsid w:val="00D21684"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00DB78C3"/>
     <w:rsid w:val="00E15A79"/>
+    <w:rsid w:val="00E16B46"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F563DD"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
+    <w:rsid w:val="00F903F9"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7441,69 +7558,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>913</Words>
-  <Characters>5206</Characters>
+  <Words>916</Words>
+  <Characters>5225</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6107</CharactersWithSpaces>
+  <CharactersWithSpaces>6129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>