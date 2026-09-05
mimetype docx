--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1006,255 +1006,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Organization</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="71354BD1" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="24AA9720" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3F746664" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F88D3E8" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F36535B" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1228AF71" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1280,255 +1286,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Supporting Material</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="39C4C836" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4D418680" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="65D1AFE5" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3855C466" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4D5C5F96" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6BCBD1DC" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1554,255 +1566,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Delivery</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="37B1D954" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3CEB4E0C" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2A1DF6BB" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5A8F2BA4" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="418A05E6" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="671121CB" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2173,255 +2191,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Organization</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1904593515"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="08147856" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-353194286"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="14592E7F" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="395253551"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3C597AE7" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1464115370"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4FCCD5AC" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-932894814"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="002DF497" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1201015069"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7E0CF4CE" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2447,255 +2471,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Supporting Material</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1028097836"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7FA78AC4" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1449236355"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="598389A5" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-343784904"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2644764E" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1343075968"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2B7B4F60" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-55703705"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="34A0E2D4" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1271655619"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1B2AA766" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2721,255 +2751,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Delivery</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1872575064"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5E79F0A2" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1746565793"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="07115185" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-553854121"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3E71068D" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="293344859"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="902" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="111521A6" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-378014562"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="72B88949" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-805709354"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="852" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2C77A743" w14:textId="77777777" w:rsidR="000A6BDE" w:rsidRPr="00CC4F80" w:rsidRDefault="000A6BDE" w:rsidP="000A6BDE">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -4900,53 +4936,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11062" w:type="dxa"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1872"/>
-        <w:gridCol w:w="1585"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="2845"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3735"/>
       </w:tblGrid>
       <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="3CE636C6" w14:textId="77777777" w:rsidTr="00E1686D">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085A05DB" w14:textId="67EB87C4" w:rsidR="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5080,173 +5116,264 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="1EF18800" w14:textId="77777777" w:rsidTr="00E1686D">
+      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="4D13EA4D" w14:textId="29EFDF76" w:rsidTr="00257946">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D0172E" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="007171EA">
-[...12 lines deleted...]
-            <w:tcW w:w="1585" w:type="dxa"/>
+          <w:p w14:paraId="198B7E8C" w14:textId="0960C7EF" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="007171EA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581623F7" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
+          <w:p w14:paraId="5C3C576E" w14:textId="21CE31E3" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unsatisfactory</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1770" w:type="dxa"/>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017A3463" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
+          <w:p w14:paraId="2714B932" w14:textId="7C6666A0" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Developing</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="1EF18800" w14:textId="77777777" w:rsidTr="00257946">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D0172E" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="007171EA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48386F8A" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
+          <w:p w14:paraId="581623F7" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Unsatisfactory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017A3463" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Developing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48386F8A" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00A7356B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="26E5846D" w14:textId="77777777" w:rsidTr="00E1686D">
+      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="26E5846D" w14:textId="77777777" w:rsidTr="00257946">
         <w:trPr>
           <w:trHeight w:val="2825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32FB38B3" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5359,143 +5486,143 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>message.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21918306" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="75"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate an organizational pattern (specific introduction and conclusion, sequenced material within the body, and transitions) within the presentation, central message not conveyed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CABED34" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Employs some elements of organizational pattern (specific introduction and conclusion, sequenced material within the body, and transitions) within the presentation, but central message not fully conveyed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AB7EA76" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="121" w:right="90"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Employs clear and consistent organizational pattern (specific introduction and conclusion, sequenced material within the body, and transitions) within the presentation, and central message conveyed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="38259818" w14:textId="77777777" w:rsidTr="00A7356B">
+      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="38259818" w14:textId="77777777" w:rsidTr="00257946">
         <w:trPr>
           <w:trHeight w:val="3680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="649B28B8" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5521,254 +5648,254 @@
           <w:p w14:paraId="3FA2B0A8" w14:textId="17306321" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student uses supporting material (explanations, examples, illustrations, statistics, analogies, quotations from relevant authorities) that is generally credible, relevant and derived from reliable and appropriate sources.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F5FF645" w14:textId="2095253D" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="75"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to use supporting materials or establish the presenter’s credibility/ authority on the topic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="421F9F60" w14:textId="77777777" w:rsidR="00E1686D" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses some appropriate supporting materials to document information or analysis, but does not fully establish the presenter’s credibility/ authority on the topic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6323418A" w14:textId="77777777" w:rsidR="00E1686D" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="121" w:right="90"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses sufficient supporting materials to document information and analysis, and establish the presenter’s credibility/ authority on the topic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="4B9B1C1D" w14:textId="77777777" w:rsidTr="00A7356B">
+      <w:tr w:rsidR="006821F9" w:rsidRPr="001E3F70" w14:paraId="4B9B1C1D" w14:textId="77777777" w:rsidTr="00257946">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1548A2FE" w14:textId="5FC12C06" w:rsidR="006821F9" w:rsidRPr="00A7356B" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>The student delivers presentation with posture, gestures, eye contact, and use of the voice to enhance effectiveness.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EA1AEAF" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="75"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to use delivery techniques that minimize distraction and promote understanding of the presentation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0099A3EB" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="120" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses delivery techniques that occasionally detract from the understandability of the presentation, but speaker does not fully appear comfortable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21321E2D" w14:textId="77777777" w:rsidR="006821F9" w:rsidRPr="007171EA" w:rsidRDefault="006821F9" w:rsidP="00E1686D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="121" w:right="90"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses delivery techniques that make the presentation understandable and interesting, and speaker appears comfortable.</w:t>
@@ -6006,70 +6133,72 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000A6BDE"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="000F6AA4"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="00147E62"/>
     <w:rsid w:val="001E3F70"/>
+    <w:rsid w:val="00257946"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="002C64D1"/>
     <w:rsid w:val="002C6D0E"/>
     <w:rsid w:val="002F5096"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="00403B22"/>
     <w:rsid w:val="00515187"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="006821F9"/>
     <w:rsid w:val="006B0FF0"/>
     <w:rsid w:val="007171EA"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="0082670D"/>
     <w:rsid w:val="00887EFE"/>
     <w:rsid w:val="0095150D"/>
     <w:rsid w:val="009B08F7"/>
+    <w:rsid w:val="00A40BF9"/>
     <w:rsid w:val="00A7356B"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00E1686D"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E740AE"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -6994,69 +7123,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>970</Words>
-  <Characters>5535</Characters>
+  <Words>974</Words>
+  <Characters>5553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6493</CharactersWithSpaces>
+  <CharactersWithSpaces>6514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>