--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -5027,53 +5027,53 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10789" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
-        <w:gridCol w:w="1393"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5672"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3461"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="50666C98" w14:textId="77777777" w:rsidTr="00E8026A">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="41C48528" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="009D5579" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5179,155 +5179,233 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="59BD90B8" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="447ABE13" w14:textId="6932169C" w:rsidTr="004E5528">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EC477C4" w14:textId="4CDC6F74" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EEBDB8" w14:textId="7549EF83" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="009D5579">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393BDFC5" w14:textId="315E839C" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="009D5579">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="59BD90B8" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0460DE09" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1332B871" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="009D5579">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B025788" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="009D5579">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E4C0BE" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="009D5579">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="03789D8E" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="03789D8E" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5865B8A3" w14:textId="1FFE6288" w:rsidR="004B4160" w:rsidRPr="009D5579" w:rsidRDefault="004B4160" w:rsidP="009D5579">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="184" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk104903055"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5336,224 +5414,215 @@
               </w:rPr>
               <w:t>Scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Method </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="51691E3B" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="75"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails to demonstrate knowledge of human diversity and does not recognize impact.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+              <w:t>Fails to demonstrate understanding of the scientific method.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="29C054A5" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118" w:right="112"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Recalls some or all steps of the scientific method but does not understand how experimentation or empirical observations are used for the development, testing, and application of models, theories, or laws.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7B9B1CFE" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118" w:right="81"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Accurately explains how experimentation or empirical observations associated with the scientific method are used for the development, testing, and application of models, theories, or laws.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="23469D98" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="23469D98" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4540FC32" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6917D910" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A81EA9F" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2512BA05" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="61F788F4" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="61F788F4" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="671885CA" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -5578,113 +5647,104 @@
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D191B7" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4099A3C1" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="612BFF59" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="1066C148" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="1066C148" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="704DD2ED" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -5692,192 +5752,192 @@
               </w:rPr>
               <w:t>scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A1C994" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="274D514C" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C348E46" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="12668414" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="12668414" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51119B9B" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>involves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B8B68D8" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62B9E366" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1055AAC1" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="799456B5" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="799456B5" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01E5A2B3" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -5885,192 +5945,192 @@
               </w:rPr>
               <w:t>experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="619F5FAD" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E6F195D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="372CEC30" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="0EE3DDC3" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="0EE3DDC3" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ACF496D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>empirical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D40B530" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21290BB8" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EB363D1" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="4BEA2F7C" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="4BEA2F7C" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56BF28BB" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6086,104 +6146,104 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> are</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E8A62D3" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BAFE88D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66794515" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="4A45D310" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="4A45D310" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="722C8062" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6199,104 +6259,104 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="304635B9" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46AD98B8" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CC8AE6D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="5B2EA380" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="5B2EA380" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73BEE560" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6304,104 +6364,104 @@
               </w:rPr>
               <w:t>development,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>testing,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D728889" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74B0C15C" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BF6CA87" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="08836A87" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="08836A87" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="274340B1" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6417,104 +6477,104 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A157BF3" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="280C13F3" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72662A5D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="2BCF3592" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="2BCF3592" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="349A6129" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="175" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6539,674 +6599,496 @@
               </w:rPr>
               <w:t>theories,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="218E2A81" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A9C1CA1" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="320337A3" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="6C5B6D82" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="6C5B6D82" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4746FA14" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="202" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>laws.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08F4BB85" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06A36A22" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="462B4789" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="4E761D42" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="4E761D42" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A850FB6" w14:textId="7F57A63E" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Scientific Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DB879C8" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails</w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+              <w:t>Fails to demonstrate understanding of scientific principles and theories.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="319ED4FA" w14:textId="6526C76F" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...41 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Defines some basic scientific principles and theories, with some errors in understanding.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="355D3E42" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Explains</w:t>
-[...15 lines deleted...]
-              <w:t>more</w:t>
+              <w:t>Explains more complex scientific principles and theories as well as their origins.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="0840310D" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="0840310D" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="244D3E47" w14:textId="4C7D4AAA" w:rsidR="00543B1D" w:rsidRPr="009D5579" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="425AE057" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D4A2E92" w14:textId="5B93FC29" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...26 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41E94E43" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="60527F32" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="60527F32" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21A67A52" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AAF50EB" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18C816DD" w14:textId="703971DF" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...41 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F21CC64" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="7962316D" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="7962316D" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57E685B7" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7214,370 +7096,210 @@
               </w:rPr>
               <w:t>demonstrates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41A4B48B" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="633A379D" w14:textId="2F35F786" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...33 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B746F48" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...51 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="66E25316" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="66E25316" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="470F2B7E" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>broad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> understanding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C045538" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="447AD304" w14:textId="0B16C5A3" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...11 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36FE1A11" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="65430185" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="65430185" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="139A6676" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7602,116 +7324,108 @@
               </w:rPr>
               <w:t>scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25596CD3" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BB9491A" w14:textId="62F50113" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E3673F1" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="6C78E87A" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w14:paraId="6C78E87A" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="569E43E0" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7727,108 +7441,108 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>theories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> specific</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="109ECC2F" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C7BA884" w14:textId="6C371954" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EFCA9A5" w14:textId="77777777" w:rsidR="00543B1D" w:rsidRPr="008C6AC7" w:rsidRDefault="00543B1D" w:rsidP="00543B1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="2AFC8908" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="2AFC8908" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="757B8428" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7870,107 +7584,107 @@
               </w:rPr>
               <w:t>discipline,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E89EBD8" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D51C06A" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544F7082" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="54ADB104" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="54ADB104" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3521B14D" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7995,492 +7709,406 @@
               </w:rPr>
               <w:t>explain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>their</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="689BB60E" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C0CE489" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65A81DDB" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="089CEF4C" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="004B4160" w:rsidRPr="008C6AC7" w14:paraId="089CEF4C" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="266CD75F" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>origins.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="388F2716" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06291385" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70DE9694" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="7412F91E" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="7412F91E" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0794E49E" w14:textId="431A9996" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Problem-Solving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7613491A" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails</w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+              <w:t>Fails to critically evaluate scientific information and/or solve problems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A561F3A" w14:textId="614CB8E1" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...33 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Begins to recognize when scientific information is either accurate or flawed or begins to identify the appropriate way to use scientific data to solve a problem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34F8DAB9" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Provides</w:t>
-[...15 lines deleted...]
-              <w:t>an</w:t>
+              <w:t>Provides an accurate interpretation of scientific information or develops solutions to problems with few errors and draws reasonable conclusions from the solution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="3170B00E" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="3170B00E" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16EBDBD4" w14:textId="315EDE1C" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="715D0517" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A9C3874" w14:textId="3A0C11DF" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...18 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="662E8A50" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="55934F00" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="55934F00" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1ECD58" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8496,163 +8124,109 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> critically</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77B89503" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8D97E8" w14:textId="04066AC7" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...26 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="790982DC" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="0AF076C6" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="0AF076C6" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F4A8BA5" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8660,163 +8234,109 @@
               </w:rPr>
               <w:t>evaluates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>scientific</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39DBE7D9" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5519F08E" w14:textId="432A734F" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...41 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F2E5552" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4DC1F806" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4DC1F806" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46094546" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8824,193 +8344,109 @@
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and/or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CB362DF" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43599412" w14:textId="7E6BEFAE" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...56 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E925E17" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="3353570A" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="3353570A" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2554EA9A" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -9026,170 +8462,109 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>problems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> using</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45B8E96A" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53A60DFC" w14:textId="06E252D0" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...26 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2473514B" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="75EDBAD7" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="75EDBAD7" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F3EF5D3" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -9197,578 +8572,335 @@
               </w:rPr>
               <w:t>scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D69554D" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="087F2D9E" w14:textId="28DEDB9C" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...41 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1205B921" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4CD559F7" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4CD559F7" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C25BAF3" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E81D06D" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5460BD" w14:textId="5810807B" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...33 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76100AC6" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4577270E" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="4577270E" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FE9254F" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E49139B" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33CFD490" w14:textId="6FEA1419" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="118" w:right="131"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6AC7">
-[...26 lines deleted...]
-            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="471A6DA8" w14:textId="06E4AB9C" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="118" w:right="258"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...74 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="66384D31" w14:textId="77777777" w:rsidTr="00543B1D">
+      <w:tr w:rsidR="005526C2" w:rsidRPr="008C6AC7" w14:paraId="66384D31" w14:textId="77777777" w:rsidTr="004E5528">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07222233" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4386B766" w14:textId="77777777" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="238DD4CA" w14:textId="2C78653B" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5672" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13290C39" w14:textId="77EDFE4C" w:rsidR="005526C2" w:rsidRPr="008C6AC7" w:rsidRDefault="005526C2" w:rsidP="005526C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="566E1737" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="008C6AC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -9878,50 +9010,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the result of a learning process; in other words, it is an actual outcome. To foster assessment of student learning, student learning outcomes must be observable, observed, measurable, and measured.  Student learning outcomes can be characterized using an ordinal scale of competency (e.g., unsatisfactory, developing, and proficient).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C3AE56" w14:textId="77777777" w:rsidR="004B4160" w:rsidRPr="008C6AC7" w:rsidRDefault="004B4160" w:rsidP="004B4160">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>competency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the ability to do something successfully. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EFB859" w14:textId="77777777" w:rsidR="00282621" w:rsidRPr="008C6AC7" w:rsidRDefault="00282621" w:rsidP="00F651AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -10004,57 +9137,59 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D6707"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="004B4160"/>
     <w:rsid w:val="004D3716"/>
+    <w:rsid w:val="004E5528"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="005526C2"/>
     <w:rsid w:val="0059176F"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="00674E24"/>
+    <w:rsid w:val="007A0253"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="008C6AC7"/>
     <w:rsid w:val="009A6B49"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="009D5579"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D24B48"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00E21068"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E8026A"/>
     <w:rsid w:val="00E8165A"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F01688"/>
     <w:rsid w:val="00F226C4"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
@@ -10955,70 +10090,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6135</Characters>
+  <Pages>4</Pages>
+  <Words>978</Words>
+  <Characters>5576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7197</CharactersWithSpaces>
+  <CharactersWithSpaces>6541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>