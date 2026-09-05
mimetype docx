--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1008,255 +1008,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Comprehension</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3272F61D" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7F58880E" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="026872E8" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7C0CDE75" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="14BF26D8" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0441EC16" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1282,255 +1288,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Analysis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="652C6C3F" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7441AAEA" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1646C0C8" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="335E702E" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="49025F0A" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7B04E3A9" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1556,255 +1568,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Interpretation and Significance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="29E2E52C" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="007E93B1" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="12F4A473" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4E559DA1" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="458D0444" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4DE96D88" w14:textId="2FD849EA" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2163,255 +2181,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Comprehension</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-2132166563"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="29D7F0B1" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="443348722"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5C398E31" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="556904076"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2710CA1D" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1568570069"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4A268BFB" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="315695910"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="43D50708" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1270698710"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5E7B987E" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2437,255 +2461,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Analysis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-2092387449"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="648C8C5B" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1521925025"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7EF17451" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1201593857"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="100851E6" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="623127621"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2A3A8B72" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1753810254"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2304524F" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-350569855"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="77D65585" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2711,255 +2741,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Interpretation and Significance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1453438852"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5794AC34" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1291285373"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7D9F26F2" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-494646989"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="693" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5DA60CDF" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1931847991"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="881" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4648A3B3" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-213281091"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6BBCD7F3" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="692187038"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="866" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="46B581E2" w14:textId="77777777" w:rsidR="00975665" w:rsidRPr="00CC4F80" w:rsidRDefault="00975665" w:rsidP="00975665">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5252,74 +5288,74 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="95"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2795A518" w14:textId="77777777" w:rsidR="001F3C17" w:rsidRPr="001F3C17" w:rsidRDefault="001F3C17" w:rsidP="001F3C17">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1925"/>
-        <w:gridCol w:w="1923"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="2523"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="3547"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="467B2B0E" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="467B2B0E" w14:textId="77777777" w:rsidTr="00061F44">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6C87F168" w14:textId="77777777" w:rsidR="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5459,161 +5495,241 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="1D7803D5" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="4537A3C5" w14:textId="60D88D20" w:rsidTr="00061F44">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="4D235C58" w14:textId="12495223" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5313" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F62C2" w14:textId="4C6172EE" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00570B7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E78A6" w14:textId="7DDD03BB" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00570B7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="1D7803D5" w14:textId="77777777" w:rsidTr="00061F44">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="7E2F8E2D" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="016E493D" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00570B7B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="359"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="348B9318" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00570B7B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="377"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6996C746" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00570B7B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="435"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="0233A106" w14:textId="77777777" w:rsidTr="00340EF9">
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="0233A106" w14:textId="77777777" w:rsidTr="00061F44">
         <w:trPr>
           <w:trHeight w:val="2540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2037C1EC" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5660,122 +5776,122 @@
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37D65186" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="340255E6" w14:textId="4724EF68" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="185" w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student fails to comprehend the text(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD9937F" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="154"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrates minimal or incomplete comprehension of the text(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64FC6DFD" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="154"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demonstrates satisfactory comprehension of the text(s) using general background knowledge and/or contextual material to draw inferences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="6531A849" w14:textId="77777777" w:rsidTr="00340EF9">
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="6531A849" w14:textId="77777777" w:rsidTr="00061F44">
         <w:trPr>
           <w:trHeight w:val="2085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11B5268B" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:right="131"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5808,122 +5924,122 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student identifies and explains relations among ideas, text structure, or other textual features to show how they support an advanced understanding of the text as a whole or of its parts.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7065269A" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:right="131"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7386D029" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to identify the literary elements of the text(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="360BC4E6" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies some or all literary elements of the text(s) but does not evaluate the relationship among ideas and text(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C8D6F70" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies and explains multiple literary elements of the text(s) and evaluates the relationship among ideas and text(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="0010B42C" w14:textId="77777777" w:rsidTr="00340EF9">
+      <w:tr w:rsidR="00340EF9" w:rsidRPr="00340EF9" w14:paraId="0010B42C" w14:textId="77777777" w:rsidTr="00061F44">
         <w:trPr>
           <w:trHeight w:val="1845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D11D309" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:right="187"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5956,99 +6072,99 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student articulates a close and critical interpretation of primary texts, drawing conclusions that move beyond summary.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="103E5C21" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00012A88">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:right="187"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1923" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4361095F" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to articulate an understanding of the text(s) or to use interpretive strategies to move beyond summary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C04721E" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Employs some interpretive strategies to read texts closely and critically; draws some conclusions about texts that move beyond summary, but strategy use and conclusions are not complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="3547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119AB51B" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00570B7B" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="172"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exhibits an understanding of how to read primary texts closely and critically; regularly interprets and draws conclusions about texts that move beyond summary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BDCAC77" w14:textId="77777777" w:rsidR="00340EF9" w:rsidRPr="00340EF9" w:rsidRDefault="00340EF9" w:rsidP="00340EF9">
       <w:pPr>
@@ -6127,81 +6243,83 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00012A88"/>
+    <w:rsid w:val="00061F44"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="001F3C17"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="00340EF9"/>
     <w:rsid w:val="00570B7B"/>
     <w:rsid w:val="00591155"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="008B524B"/>
     <w:rsid w:val="00914EE0"/>
     <w:rsid w:val="009744E5"/>
     <w:rsid w:val="00975665"/>
     <w:rsid w:val="00992436"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00AC69F8"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D62E08"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
+    <w:rsid w:val="00EF15D1"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7111,69 +7229,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>900</Words>
-  <Characters>5134</Characters>
+  <Words>903</Words>
+  <Characters>5153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6022</CharactersWithSpaces>
+  <CharactersWithSpaces>6044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>