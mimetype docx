--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -996,255 +996,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Knowledge and Understanding</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7C8FFEF8" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3B355F5D" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="09984296" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="313F3921" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="617F6926" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6FF1BF8D" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1270,255 +1276,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Sources and Evidence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3C3ACF0B" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3725BCBA" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3DC5FC58" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F6E8E76" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7F5C448B" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="11BE761F" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1544,255 +1556,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Application of Language and Critical Thinking Skills in an Historical Context</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="559376B3" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="153D9A88" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="775DFD4A" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6BCAEE53" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6325DC76" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3E8793E0" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2160,255 +2178,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Knowledge and Understanding</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-572811610"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0CA1E11E" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1188984362"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3945F9F1" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="943107901"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4C925550" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="520591434"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="24DFB1D6" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1287424471"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="34B61511" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1443575664"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4852FB1A" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2434,255 +2458,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Sources and Evidence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="156125991"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="092DAE71" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1711760396"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3889E14B" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2090571987"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1C94D596" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="923845699"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="14D29F15" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1742786126"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6F2D95F5" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-625535643"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="42DED416" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2708,255 +2738,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Application of Language and Critical Thinking Skills in an Historical Context</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="533777668"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="37BAA1A2" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2052490844"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0DD79F6B" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-466124077"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="720" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="240B7E00" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="841198824"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="67ED8D54" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1326665478"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1F53CCB9" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1064412352"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="900" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6CE19CB0" w14:textId="77777777" w:rsidR="00B515BB" w:rsidRPr="00CC4F80" w:rsidRDefault="00B515BB" w:rsidP="00B515BB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5070,53 +5106,53 @@
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2198"/>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3637"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="7036D5FC" w14:textId="77777777" w:rsidTr="00FF0578">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="123BF857" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="115"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5233,162 +5269,244 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="78D48EB0" w14:textId="77777777" w:rsidTr="007E47D7">
+      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="2ABBB16B" w14:textId="24B69524" w:rsidTr="00C710D8">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B39EC62" w14:textId="3E62F512" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4950" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BDC220" w14:textId="500E3FEB" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="007E47D7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3637" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608E3CDD" w14:textId="4CA7F2B6" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="78D48EB0" w14:textId="77777777" w:rsidTr="00C710D8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02BC1E89" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05EC1629" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="007E47D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19120984" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3637" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6403D81B" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="101E59D3" w14:textId="77777777" w:rsidTr="007E47D7">
+      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="101E59D3" w14:textId="77777777" w:rsidTr="00C710D8">
         <w:trPr>
           <w:trHeight w:val="2173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D72EDD4" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00A84A78" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130" w:right="146"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5410,128 +5528,128 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student demonstrates knowledge and understanding of major historical themes or trends</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5099D171" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="161"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate awareness of the major historical themes or trends.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACADA95" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="007E47D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1516"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:left="117" w:right="194"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describes some, but not sufficient historical background support in discussion of major historical themes or trends.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3637" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C77FCD" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="116" w:right="154"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies appropriate historical background that supports discussion of major historical themes or trends.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="7AE8958A" w14:textId="77777777" w:rsidTr="007E47D7">
+      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="7AE8958A" w14:textId="77777777" w:rsidTr="00C710D8">
         <w:trPr>
           <w:trHeight w:val="2666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7768B536" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5751,124 +5869,124 @@
               <w:t>disciplinary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB7E661" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to use evidence of any kind; disciplinary standards not carefully followed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F4E04CA" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="007E47D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1516"/>
               </w:tabs>
               <w:ind w:left="117" w:right="194"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses some historical evidence to further explore ideas, but are not fully integrated or coherent with respect to chronology, causation, and context; shows awareness of disciplinary standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3637" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1AAD5F" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="116" w:right="134"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uses persuasive and appropriate historical evidence that is well integrated with respect to chronology, causation, and context to support the development of ideas; disciplinary standards are followed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="23EEC270" w14:textId="77777777" w:rsidTr="007E47D7">
+      <w:tr w:rsidR="00F4466D" w:rsidRPr="0039276A" w14:paraId="23EEC270" w14:textId="77777777" w:rsidTr="00C710D8">
         <w:trPr>
           <w:trHeight w:val="1911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BDDA6D" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="003E6080" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="130" w:right="181"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -6127,101 +6245,101 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arguments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BD0ED15" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to establish historical comparisons or connections and meaning is lost by lack of language control.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EBF00CD" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="007E47D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1516"/>
               </w:tabs>
               <w:ind w:left="120" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Illustrates language and analysis that are largely clear, but some gaps in syntax, analytical rigor, and/or historical knowledge are still a distraction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="3637" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508E7504" w14:textId="77777777" w:rsidR="00F4466D" w:rsidRPr="00F819D1" w:rsidRDefault="00F4466D" w:rsidP="00FF0578">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies language that is readable, and historical analysis is logical with few errors or conceptual gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36811476" w14:textId="77777777" w:rsidR="00CF318F" w:rsidRPr="003E6080" w:rsidRDefault="00CF318F" w:rsidP="00CF318F">
       <w:pPr>
@@ -6475,50 +6593,52 @@
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="0014313A"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="003E1853"/>
     <w:rsid w:val="003E6080"/>
     <w:rsid w:val="0044619E"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="005F460F"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E7DEB"/>
     <w:rsid w:val="00962908"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A6762C"/>
     <w:rsid w:val="00A908A2"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B515BB"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
+    <w:rsid w:val="00C710D8"/>
+    <w:rsid w:val="00CB4A1A"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00CF318F"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00E129CA"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F4466D"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7438,69 +7558,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1000</Words>
-  <Characters>5706</Characters>
+  <Words>1004</Words>
+  <Characters>5724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6693</CharactersWithSpaces>
+  <CharactersWithSpaces>6715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>