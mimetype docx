--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -5008,53 +5008,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10788" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2103"/>
-        <w:gridCol w:w="1707"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="2525"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="3460"/>
       </w:tblGrid>
       <w:tr w:rsidR="005050D3" w14:paraId="21D05A3A" w14:textId="77777777" w:rsidTr="00041D44">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7CD38B78" w14:textId="77777777" w:rsidR="00542F69" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="212" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
@@ -5147,542 +5147,597 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="1C8CB3D5" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="5E561575" w14:textId="1AB023B7" w:rsidTr="00273962">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F10BFB" w14:textId="7846E09F" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5225" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58471BF6" w14:textId="3DFD664D" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3E749E" w14:textId="7F9084EB" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005050D3" w14:paraId="1C8CB3D5" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="512231AB" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D85BB8" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="253"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CC275BC" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="395"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2B9693" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="453"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="2FDD9075" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="2FDD9075" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CDBC10D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="179" w:line="184" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk104901228"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="758A0548" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="148"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fails to understand the factors that contribute to the possible range of interactions among/between groups, cultures, states, regions or nations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="64C14A7B" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Understands factors but is unable to compare and contrast contributions to the possible range of interactions among/between groups, cultures, states, regions or nations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6653366F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="137"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Analyzes and evaluates the relative contributions of the factors that contribute to the possible range of interactions among/between groups, cultures, states, regions or nations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="289135C7" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="289135C7" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61FBB3C4" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Interactions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="102C4930" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="409E6B2C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18824C8E" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="1C1D8C9B" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="1C1D8C9B" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65C8CC29" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634D3BED" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C38940C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11946B1A" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="22630D49" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="22630D49" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34A7E908" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>understands,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>compares</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28A39FC4" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F12D915" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="611EBBAA" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="34737238" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="34737238" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D016EFA" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5716,101 +5771,101 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>factors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B0B5545" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1993753F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4905BC71" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="25551935" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="25551935" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BF19CF1" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5821,101 +5876,101 @@
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>human</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F1EB826" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01503E1B" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E6B54B7" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="2573A55A" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="2573A55A" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CB4D3F4" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="175" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5934,101 +5989,101 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>systems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50341F57" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62459B38" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2360A0AB" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="0CDE4220" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="0CDE4220" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="609B2A3C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="175" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -6062,289 +6117,289 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BB03702" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="617529FE" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66D8E357" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="23C55633" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="23C55633" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="459B85EA" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>interactions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A6D3600" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="653A7BC7" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FAB7F07" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="011F9C27" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="011F9C27" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6488A463" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>among/between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>groups,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69175D34" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A18188D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7972B35C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="5D0A7DED" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="5D0A7DED" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34B63B77" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="176" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -6363,540 +6418,426 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>states,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>regions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E142005" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C217046" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29DD15A8" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="79491A71" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="79491A71" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="768DD8C4" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="204" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AC1D815" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33202E8C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A68274" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="0BAEA001" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="0BAEA001" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="048852CC" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CDD0564" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+              <w:t>Fails to understand or use appropriate quantitative data representations or qualitative sources in even relatively simple cases.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D6946AC" w14:textId="010D3BC0" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Understands when quantitative data representations and/or qualitative sources in relatively simple cases</w:t>
+            </w:r>
+            <w:r w:rsidR="007768F7">
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:r w:rsidR="007768F7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>are appropriate</w:t>
+            </w:r>
+            <w:r w:rsidR="007768F7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6946AC" w14:textId="40DC2655" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
+          <w:p w14:paraId="1AC8DDB3" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Understands</w:t>
-[...63 lines deleted...]
-              <w:t>pros</w:t>
+              <w:t>Evaluates the pros and cons of the appropriateness of quantitative data representations and/or qualitative sources in more complex cases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="11633AAA" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="11633AAA" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="453D07A0" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
+          <w:p w14:paraId="453D07A0" w14:textId="09E29C4F" w:rsidR="00041D44" w:rsidRDefault="00EE57A9" w:rsidP="00EE57A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00041D44">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Sources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="515A66FB" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="329CBA1C" w14:textId="0F4F10A1" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="419C941F" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="1DBB3F48" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="1DBB3F48" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26CE4EE5" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -6907,138 +6848,104 @@
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> understands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53B57770" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="595CD226" w14:textId="45490F90" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58F6E6E0" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="0BD51355" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="0BD51355" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33775E76" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7049,475 +6956,308 @@
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>uses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> appropriate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="056F9C47" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78E198E1" w14:textId="1A8944A5" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B2FB42" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="1F516C3B" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="1F516C3B" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08536CB7" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037E4AE0" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C03522B" w14:textId="6FCC6CCE" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76740127" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="1184D720" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="1184D720" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11B1CFD4" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>representations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(e.g.,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D7EBAED" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78906E47" w14:textId="44BF7B85" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57E38ED4" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="71B0B6F2" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="71B0B6F2" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="303D9B27" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7543,163 +7283,104 @@
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> sets,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4675E74E" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="515FF0F2" w14:textId="70E62A4C" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68AB5B17" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041D44" w14:paraId="2099965A" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="00041D44" w14:paraId="2099965A" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23674C77" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7710,255 +7391,208 @@
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>etc.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CED3018" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35F9DF5E" w14:textId="750F0C56" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DFAF9F5" w14:textId="77777777" w:rsidR="00041D44" w:rsidRDefault="00041D44" w:rsidP="00041D44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="4C657A6C" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="4C657A6C" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F29C566" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>qualitative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>sources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4086B791" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EBD2151" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78B40101" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="346AA209" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="346AA209" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C16712D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -8007,325 +7641,309 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>topic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3400B36D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B6026A9" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22B7E5F5" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="327DA154" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="327DA154" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79D70A2F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>study.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49AEA1E3" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5715051C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C71E10E" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="69AF28D0" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="69AF28D0" w14:textId="77777777" w:rsidTr="00EB663D">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18A2CF9C" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Perspectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39036113" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+              <w:t>Fails to exhibit understanding of the interrelationships among multiple perspectives when exploring subjects within natural and/or human systems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="637395E1" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
+          <w:p w14:paraId="637395E1" w14:textId="4656B516" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Identifies</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+              <w:t xml:space="preserve">Identifies </w:t>
+            </w:r>
+            <w:r w:rsidR="00A60A47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and explains multiple</w:t>
+            </w:r>
+            <w:r w:rsidR="00536185">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> perspectives in a neutral way when exploring subjects</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0C46">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within natural and/or human systems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6449B57F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Evaluates</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> and</w:t>
+              <w:t>Evaluates and applies multiple perspectives to complex subjects within natural and/or human systems in the face of multiple and even conflicting positions, acknowledging own.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="7B3C3C38" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="7B3C3C38" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FBD9065" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -8344,143 +7962,104 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="265974EB" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F30BE77" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C07AB55" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="16879BBA" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="16879BBA" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50DF1AAB" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -8499,164 +8078,104 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A0EE25F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07157D05" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E69ED73" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="1BFEA65F" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="1BFEA65F" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B6DDF7F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -8675,442 +8194,283 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>understand</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7123FC6D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37AD5F04" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1122F3D3" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="2F90C39C" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="2F90C39C" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13414C60" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>interrelationships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1BCBC0" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BA4407A" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="074A3C19" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="3711D930" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="3711D930" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FAD0765" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>among</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> multiple</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C0191B9" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FF79FC9" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19B9BCD6" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="4AF71147" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="4AF71147" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42C5D988" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -9129,472 +8489,307 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(such</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B37211B" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40F2E2BD" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40F14274" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="4F91BBA7" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="4F91BBA7" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="035EB128" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>personal,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>social,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62BF0646" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="753B5ED6" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B22A50" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="463D4C88" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="463D4C88" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24D8DF52" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>cultural,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>disciplinary,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EFC049D" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4892F3EC" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48A488B0" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="08E0A9CB" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="08E0A9CB" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38ADD7D8" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:right="389"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9613,235 +8808,200 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>local,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and global) when</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="003E5C87" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="390B2974" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C422B77" w14:textId="5FAB334D" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="5A59A3A3" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="5A59A3A3" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDE94A2" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>exploring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> subjects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EF8D40E" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C15F51F" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41696E0B" w14:textId="22C8C7D7" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00F309DE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="5F63D2CC" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="5F63D2CC" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BE78B3E" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -9860,189 +9020,189 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>natural</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and/or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CD599FF" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E2EC590" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="535DEB12" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005050D3" w14:paraId="2B560363" w14:textId="77777777" w:rsidTr="00041D44">
+      <w:tr w:rsidR="005050D3" w14:paraId="2B560363" w14:textId="77777777" w:rsidTr="00273962">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="139AB906" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>human</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31B8D7A6" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78DA79A8" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="3460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="707A1D36" w14:textId="77777777" w:rsidR="005050D3" w:rsidRDefault="005050D3" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="05BB24D9" w14:textId="77777777" w:rsidR="001B4953" w:rsidRDefault="001B4953" w:rsidP="009925AD">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10078,50 +9238,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a clear statement that expresses what our program will do for students.  Each goal is designed to prompt and guide teaching practice and program assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FB8EBE" w14:textId="77777777" w:rsidR="005050D3" w:rsidRPr="00E71C80" w:rsidRDefault="005050D3" w:rsidP="005050D3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>student learning objective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a clear statement about what we expect students to learn or accomplish.  Like any type of objective, a student learning objective is a desired outcome. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9FD9BB" w14:textId="77777777" w:rsidR="005050D3" w:rsidRPr="00E71C80" w:rsidRDefault="005050D3" w:rsidP="005050D3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
@@ -10199,61 +9360,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00282621" w:rsidRPr="00282621" w:rsidSect="00111822">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA1C71E" w14:textId="77777777" w:rsidR="00A047C3" w:rsidRDefault="00A047C3">
+    <w:p w14:paraId="3A2EC198" w14:textId="77777777" w:rsidR="003475B4" w:rsidRDefault="003475B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52036081" w14:textId="77777777" w:rsidR="00A047C3" w:rsidRDefault="00A047C3">
+    <w:p w14:paraId="73AE9065" w14:textId="77777777" w:rsidR="003475B4" w:rsidRDefault="003475B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10285,157 +9446,173 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40E28406" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="40E28406" w14:textId="77777777" w:rsidR="00BD5531" w:rsidRDefault="00BD5531">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F857F9" w14:textId="77777777" w:rsidR="00A047C3" w:rsidRDefault="00A047C3">
+    <w:p w14:paraId="41D17BEA" w14:textId="77777777" w:rsidR="003475B4" w:rsidRDefault="003475B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34B63B6B" w14:textId="77777777" w:rsidR="00A047C3" w:rsidRDefault="00A047C3">
+    <w:p w14:paraId="326BED93" w14:textId="77777777" w:rsidR="003475B4" w:rsidRDefault="003475B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="00041D44"/>
     <w:rsid w:val="000914A8"/>
     <w:rsid w:val="000C3579"/>
+    <w:rsid w:val="000D0C46"/>
     <w:rsid w:val="000D0C9D"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="001B4953"/>
+    <w:rsid w:val="00273962"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
+    <w:rsid w:val="00283D8A"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
+    <w:rsid w:val="003475B4"/>
     <w:rsid w:val="003F4055"/>
     <w:rsid w:val="00433C43"/>
     <w:rsid w:val="00477D82"/>
     <w:rsid w:val="004A734C"/>
     <w:rsid w:val="005050D3"/>
+    <w:rsid w:val="00536185"/>
     <w:rsid w:val="00542F69"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
+    <w:rsid w:val="00730D37"/>
     <w:rsid w:val="0077105F"/>
+    <w:rsid w:val="007768F7"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="008348C9"/>
+    <w:rsid w:val="00836FE8"/>
     <w:rsid w:val="008F074E"/>
     <w:rsid w:val="009925AD"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A047C3"/>
     <w:rsid w:val="00A107D6"/>
+    <w:rsid w:val="00A10E00"/>
+    <w:rsid w:val="00A60A47"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00BA5501"/>
     <w:rsid w:val="00BB1BDE"/>
+    <w:rsid w:val="00BC198C"/>
+    <w:rsid w:val="00BD5531"/>
     <w:rsid w:val="00BF2816"/>
     <w:rsid w:val="00CE3EE3"/>
+    <w:rsid w:val="00D44D28"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D70063"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
+    <w:rsid w:val="00EB663D"/>
+    <w:rsid w:val="00EE57A9"/>
     <w:rsid w:val="00F309DE"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
+    <w:rsid w:val="00F731E0"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11343,70 +10520,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6802</Characters>
+  <Pages>4</Pages>
+  <Words>1075</Words>
+  <Characters>6129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7980</CharactersWithSpaces>
+  <CharactersWithSpaces>7190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>