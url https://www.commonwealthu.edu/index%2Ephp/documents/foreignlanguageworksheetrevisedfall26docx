--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5BD45197" w14:textId="77777777" w:rsidR="00A972FC" w:rsidRPr="006765F4" w:rsidRDefault="00A972FC" w:rsidP="00A972FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5033,53 +5034,53 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4989" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1947"/>
-        <w:gridCol w:w="1775"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5268"/>
+        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="2611"/>
+        <w:gridCol w:w="3830"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="21BAEA17" w14:textId="77777777" w:rsidTr="006765F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E96CF5C" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRDefault="007F1A07" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5139,179 +5140,274 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Student Learning Outcomes’ Levels of Competency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="632E072A" w14:textId="77777777" w:rsidTr="006765F4">
+      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="7D61AC39" w14:textId="67BFAEE6" w:rsidTr="00D77885">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB32D3B" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="7F3205B6" w14:textId="30C4C615" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="pct"/>
+            <w:tcW w:w="2312" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66DADEBD" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="3161FF7D" w14:textId="1B7026A3" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Unsatisfactory</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10D0F95D" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="6469681E" w14:textId="10474DE2" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Developing</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="632E072A" w14:textId="77777777" w:rsidTr="00D77885">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="pct"/>
+            <w:vMerge/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BFB1929" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="1AB32D3B" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66DADEBD" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Unsatisfactory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10D0F95D" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Developing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFB1929" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="56026A49" w14:textId="77777777" w:rsidTr="006765F4">
+      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="56026A49" w14:textId="77777777" w:rsidTr="00D77885">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77D5CF57" w14:textId="0E8FB827" w:rsidR="00D73E4C" w:rsidRPr="004D1485" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5353,142 +5449,143 @@
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4ED9B883" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="007E6101" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="pct"/>
+            <w:tcW w:w="1097" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11885CDF" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="11885CDF" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="00D77885" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D77885">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Fails to demonstrate attainment of oral achievement when engaged in a simple conversation. Most of the utterances are made in English, sometimes with a translation into L1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1215" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A3E464C" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attempts to use sentences and phrases of his/her own and varied vocabulary from across lessons although with some inaccuracies. Attempts to ask both memorized questions and questions of his/her own although with some inaccuracies. Limited negotiation of meaning is used. Can only handle simple transactions that were introduced in class.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1782" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="292DCB27" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Demonstrates the ability to use complete sentences when dealing with familiar topics. Appropriately uses memorized words and phrases. Asks and answers simple questions with few errors. Can handle unknown simple transactions with few errors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="227DEB7B" w14:textId="77777777" w:rsidTr="006765F4">
+      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="227DEB7B" w14:textId="77777777" w:rsidTr="00D77885">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B4525B" w14:textId="351EA62E" w:rsidR="00D73E4C" w:rsidRPr="004D1485" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5530,143 +5627,143 @@
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0607A99F" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="007E6101" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="pct"/>
+            <w:tcW w:w="1097" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F02F753" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fails to demonstrate attainment of writing achievement when engaged in a simple writing task. Most of the sentences are done in English, sometimes with a translation into L1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1215" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44369E8B" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attempts to write sentences and phrases of his/her own and varied vocabulary across lessons although with some inaccuracies. Can only handle simple writing tasks that were introduced in class.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1782" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38BAC409" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Demonstrates the ability to use complete sentences when writing about familiar topics. Appropriately uses memorized words and phrases. Can handle unknown simple writing tasks with few errors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="3F1407D9" w14:textId="77777777" w:rsidTr="006765F4">
+      <w:tr w:rsidR="00D73E4C" w:rsidRPr="006765F4" w14:paraId="3F1407D9" w14:textId="77777777" w:rsidTr="00D77885">
         <w:trPr>
           <w:trHeight w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53BF9AA2" w14:textId="73DA0CD9" w:rsidR="00D73E4C" w:rsidRPr="004D1485" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5710,113 +5807,113 @@
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57F84E6A" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="007E6101" w:rsidRDefault="00D73E4C" w:rsidP="005746B8">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="pct"/>
+            <w:tcW w:w="1097" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BE5297F" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fails to demonstrate target culture awareness. Unable to identify key products and the relationship with the practices and the perspectives of the target culture.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1215" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC47745" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Identifies and explains minimally the relationship of some cultural products with the practices and the perspectives of the target culture.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="pct"/>
+            <w:tcW w:w="1782" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F03EA08" w14:textId="77777777" w:rsidR="00D73E4C" w:rsidRPr="006765F4" w:rsidRDefault="00D73E4C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Identifies and explains the relationship of the most familiar cultural products with the practices and the perspectives of the target culture.</w:t>
@@ -5873,105 +5970,113 @@
   <w:font w:name="Gisha">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000807" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
+    <w:rsid w:val="002B5749"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="00492317"/>
     <w:rsid w:val="004D1485"/>
     <w:rsid w:val="0055587F"/>
     <w:rsid w:val="0057260F"/>
     <w:rsid w:val="005746B8"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="006765F4"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007E6101"/>
     <w:rsid w:val="007F1A07"/>
     <w:rsid w:val="009B08F7"/>
+    <w:rsid w:val="00A137DE"/>
     <w:rsid w:val="00A972FC"/>
     <w:rsid w:val="00AE51BB"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D73E4C"/>
+    <w:rsid w:val="00D77885"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F1435B"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00F93B01"/>
     <w:rsid w:val="00FA04E5"/>
+    <w:rsid w:val="00FD41C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0785EB7A"/>
@@ -6527,51 +6632,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1975328214">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6830,69 +6935,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1045</Words>
-  <Characters>5959</Characters>
+  <Words>1048</Words>
+  <Characters>5978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6991</CharactersWithSpaces>
+  <CharactersWithSpaces>7012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>