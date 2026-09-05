--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -709,93 +709,59 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>the assessment methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> you utilized in this course </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> students to demonstrate their competencies for each Student Learning Objective (SLO). We are </w:t>
+              <w:t xml:space="preserve"> you utilized in this course in order for students to demonstrate their competencies for each Student Learning Objective (SLO). We are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">not asking you for data for </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> these methods,</w:t>
+              <w:t>not asking you for data for all of these methods,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> we would just like to know what kinds of assessments you assigned to students in this iteration of the course. (Please check all that apply.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="597A71FF" w14:textId="77777777" w:rsidR="00315B55" w:rsidRPr="004B174F" w:rsidRDefault="00315B55" w:rsidP="00315B55">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5809D40A" w14:textId="09FFD2F1" w:rsidR="00AF4F9E" w:rsidRPr="004B174F" w:rsidRDefault="00315B55" w:rsidP="00315B55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
@@ -3089,120 +3055,82 @@
               <w:t>detailed description of the assessment method</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for each</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student Learning Objective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Please be </w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve">. Please be specific.( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g. Data were collected from student responses to an e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ssay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e.g. Data were collected from student responses to an e</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> e.g. Data were collected from written selections that students submitted in response to the following prompt: ______)</w:t>
+              <w:t>question as part of the final exam. OR, e.g. Data were collected from written selections that students submitted in response to the following prompt: ______)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="004B174F" w14:paraId="16CC0553" w14:textId="77777777" w:rsidTr="000D4558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399E2D22" w14:textId="77777777" w:rsidR="00AA7794" w:rsidRDefault="00AA7794" w:rsidP="00AA7794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13720F72" w14:textId="52F2A7C2" w:rsidR="00A34F97" w:rsidRPr="004B174F" w:rsidRDefault="00A34F97" w:rsidP="00AA7794">
             <w:pPr>
               <w:spacing w:after="60"/>
@@ -3220,73 +3148,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>SLO1: Conceptualization</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29ED7F9A" w14:textId="77777777" w:rsidR="00857A1E" w:rsidRDefault="00A34F97" w:rsidP="00AA7794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student identifies and explains the ethical </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> or approach’s essential moral principle or value and its relation to the theory as a whole.</w:t>
+              <w:t>The student identifies and explains the ethical theory’s or approach’s essential moral principle or value and its relation to the theory as a whole.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B26D44B" w14:textId="6A683590" w:rsidR="00AA7794" w:rsidRDefault="00AA7794" w:rsidP="00AA7794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ADA1094" w14:textId="77777777" w:rsidR="00AA7794" w:rsidRDefault="00AA7794" w:rsidP="00AA7794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -4046,82 +3952,70 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="443275DD" w14:textId="1235EF93" w:rsidR="000D72B7" w:rsidRPr="004B174F" w:rsidRDefault="000D72B7" w:rsidP="00282621">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">None </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *</w:t>
-[...10 lines deleted...]
-              <w:t>*</w:t>
+              <w:t xml:space="preserve"> **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6312B564" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRPr="004B174F" w:rsidRDefault="000D72B7" w:rsidP="000D72B7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EE088B5" w14:textId="0D7F2DF5" w:rsidR="00F651AD" w:rsidRPr="004B174F" w:rsidRDefault="00F651AD" w:rsidP="004B174F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5261,53 +5155,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10784" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2163"/>
-        <w:gridCol w:w="1655"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5191"/>
+        <w:gridCol w:w="2285"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3366"/>
       </w:tblGrid>
       <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="55C0D86E" w14:textId="77777777" w:rsidTr="00F563DD">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2BC57F58" w14:textId="63C07D52" w:rsidR="00AA7794" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5432,638 +5326,713 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="4DBE06BE" w14:textId="77777777" w:rsidTr="007C14DE">
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="67CED160" w14:textId="1433D434" w:rsidTr="006828BE">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="623BCE8C" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+          <w:p w14:paraId="7C48F6AF" w14:textId="04488ECC" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="5255" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6FC1DA" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
+          <w:p w14:paraId="79A900C8" w14:textId="4B3079D5" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Unsatisfactory</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1775" w:type="dxa"/>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57128AA1" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
+          <w:p w14:paraId="2949105E" w14:textId="3A7624B8" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Developing</w:t>
-[...28 lines deleted...]
-              <w:t>Proficient</w:t>
+              <w:t>Meets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="2FD448AC" w14:textId="77777777" w:rsidTr="00F563DD">
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="4DBE06BE" w14:textId="77777777" w:rsidTr="006828BE">
         <w:trPr>
-          <w:trHeight w:val="2433"/>
+          <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
-          </w:tcPr>
-[...426 lines deleted...]
-            <w:tcW w:w="1775" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BE51BA5" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+          <w:p w14:paraId="623BCE8C" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1645" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6FC1DA" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unsatisfactory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57128AA1" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Developing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D37E6" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="007C14DE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="121"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Proficient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="2FD448AC" w14:textId="77777777" w:rsidTr="006828BE">
+        <w:trPr>
+          <w:trHeight w:val="2433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1573AE" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="131" w:right="139"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conceptualization</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680386B7" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="131" w:right="139"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The student identifies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>explains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ethical theory’s or approach’s essential moral principle or value and its relation to the theory as a whole.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5416A2" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fails to identify the theory’s essential moral principle or value.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECE8E12" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="120" w:right="321"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Identifies the theory’s essential moral principle or value but explains it incompletely and/or exhibits limited relationship to the theory as a whole.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D36CFCF" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="121" w:right="378"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Identifies and explains the theory’s essential moral principle or value and relates it to the theory as a whole.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="29948888" w14:textId="77777777" w:rsidTr="006828BE">
+        <w:trPr>
+          <w:trHeight w:val="202"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF4C254" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="131" w:right="229" w:hanging="12"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk104902370"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Application</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CFFFAC" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="131" w:right="229" w:hanging="12"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the moral principle or value to an action, decision, or issue and generates the correct moral judgment within a certain framework and its implications.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="139041FA" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fails to apply the moral principle or value to an action, decision, or issue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC73E02" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="120" w:right="103"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Applies the moral principle or value to an action, decision, or issue and generates the correct moral judgment, but cannot explain the implications.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A2C093" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="121" w:right="158"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Applies the moral principle or value to an action, decision, or issue and generates the correct moral judgment and logical explanation of the implications.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="643BF269" w14:textId="77777777" w:rsidTr="006828BE">
+        <w:trPr>
+          <w:trHeight w:val="1785"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42468892" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26F2279A" w14:textId="181789EB" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="3BE51BA5" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="5F626EC4" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="7867F3C3" w14:textId="77777777" w:rsidTr="00F563DD">
+      <w:tr w:rsidR="005079E1" w:rsidRPr="00F563DD" w14:paraId="7867F3C3" w14:textId="77777777" w:rsidTr="006828BE">
         <w:trPr>
           <w:trHeight w:val="3126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ACF89F2" w14:textId="491F795B" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00AA7794">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="131" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6092,955 +6061,233 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The student identifies, compares, and evaluates similarities and differences between ethical theories or approaches, as well as the strengths and weaknesses of the ethical theories or approaches.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36EC0705" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:tcW w:w="2285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EC0705" w14:textId="447C1738" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fails to identify</w:t>
-[...95 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Fails to identify similarities and differences between the theories or </w:t>
+            </w:r>
+            <w:r w:rsidR="00F75D0E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:spacing w:val="-10"/>
-[...139 lines deleted...]
-          <w:p w14:paraId="0B94265D" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and fails to identify the strengths and weaknesses of the ethical theories or </w:t>
+            </w:r>
+            <w:r w:rsidR="00F75D0E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B94265D" w14:textId="7D5D376D" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Identifies</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t xml:space="preserve">Identifies </w:t>
+            </w:r>
+            <w:r w:rsidR="001228AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">both </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">similarities and differences between the ethical theories or </w:t>
+            </w:r>
+            <w:r w:rsidR="003C38CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...304 lines deleted...]
-          <w:p w14:paraId="4D907D66" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
+            <w:r w:rsidR="00793C60">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and the strengths and weaknesses of the ethical theor</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5A3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ies or approaches.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D907D66" w14:textId="78A4454C" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="00F563DD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Compares</w:t>
-[...44 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Compares similarities and differences between the ethical theories or </w:t>
+            </w:r>
+            <w:r w:rsidR="001C2335">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>differences</w:t>
-[...83 lines deleted...]
-              </w:rPr>
               <w:t>approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:spacing w:val="-3"/>
-[...143 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>approaches.</w:t>
+              <w:t xml:space="preserve"> and evaluates the strengths and weaknesses of the ethical theories or </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE772D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="46FF8AC2" w14:textId="77777777" w:rsidR="005079E1" w:rsidRPr="00F563DD" w:rsidRDefault="005079E1" w:rsidP="005079E1">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C4D170" w14:textId="77777777" w:rsidR="00F563DD" w:rsidRPr="00E71C80" w:rsidRDefault="00F563DD" w:rsidP="00F563DD">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7229,109 +6476,120 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000B3BAF"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D4558"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
+    <w:rsid w:val="001228AA"/>
     <w:rsid w:val="00160514"/>
     <w:rsid w:val="001872B3"/>
+    <w:rsid w:val="001C2335"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00281812"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="0028613F"/>
+    <w:rsid w:val="002C31B4"/>
     <w:rsid w:val="002C4344"/>
     <w:rsid w:val="00315B55"/>
+    <w:rsid w:val="003C38CC"/>
+    <w:rsid w:val="003F0D1C"/>
     <w:rsid w:val="004B174F"/>
     <w:rsid w:val="004E4728"/>
+    <w:rsid w:val="004F5A3D"/>
     <w:rsid w:val="005079E1"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="00617460"/>
+    <w:rsid w:val="006828BE"/>
+    <w:rsid w:val="00793C60"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007C14DE"/>
+    <w:rsid w:val="00826461"/>
     <w:rsid w:val="00857A1E"/>
     <w:rsid w:val="00985BBA"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A34F97"/>
     <w:rsid w:val="00AA7794"/>
     <w:rsid w:val="00AD3876"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00C3036B"/>
     <w:rsid w:val="00C671B9"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00CE7EF3"/>
     <w:rsid w:val="00D506B3"/>
+    <w:rsid w:val="00DB664C"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F563DD"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00F74E0C"/>
+    <w:rsid w:val="00F75D0E"/>
     <w:rsid w:val="00FA04E5"/>
+    <w:rsid w:val="00FE772D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0785EB7A"/>
@@ -8208,69 +7466,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1044</Words>
-  <Characters>5955</Characters>
+  <Words>994</Words>
+  <Characters>5672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6986</CharactersWithSpaces>
+  <CharactersWithSpaces>6653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>