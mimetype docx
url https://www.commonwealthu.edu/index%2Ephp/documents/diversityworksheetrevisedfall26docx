--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -714,93 +714,59 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>the assessment methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> you utilized in this course </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> students to demonstrate their competencies for each Student Learning Objective (SLO). We are </w:t>
+              <w:t xml:space="preserve"> you utilized in this course in order for students to demonstrate their competencies for each Student Learning Objective (SLO). We are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">not asking you for data for </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> these methods,</w:t>
+              <w:t>not asking you for data for all of these methods,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> we would just like to know what kinds of assessments you assigned to students in this iteration of the course. (Please check all that apply.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="597A71FF" w14:textId="77777777" w:rsidR="00315B55" w:rsidRPr="004E2894" w:rsidRDefault="00315B55" w:rsidP="00315B55">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F8C7EEE" w14:textId="77777777" w:rsidR="00AF4F9E" w:rsidRPr="004E2894" w:rsidRDefault="00315B55" w:rsidP="00315B55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
@@ -3091,115 +3057,76 @@
               <w:t>detailed description of the assessment method</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for each</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student Learning Objective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Please be specific. </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">. Please be specific. ( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">( </w:t>
+              <w:t>e.g. Data were collected from student responses to an e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ssay </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e.g.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> e.g. Data were collected from written selections that students submitted in response to the following prompt: ______)</w:t>
+              <w:t>question as part of the final exam. OR, e.g. Data were collected from written selections that students submitted in response to the following prompt: ______)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="004E2894" w14:paraId="16CC0553" w14:textId="77777777" w:rsidTr="00FE675D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="07291BAA" w14:textId="77777777" w:rsidR="00FF11EB" w:rsidRPr="004E2894" w:rsidRDefault="00FF11EB" w:rsidP="008666EB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="684E26E7" w14:textId="48F27CE0" w:rsidR="00A158CE" w:rsidRPr="004E2894" w:rsidRDefault="00A158CE" w:rsidP="008666EB">
@@ -3385,73 +3312,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>SLO2: Roots of Inequality</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68BCFE0C" w14:textId="2D515187" w:rsidR="00A158CE" w:rsidRPr="004E2894" w:rsidRDefault="00A158CE" w:rsidP="008666EB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student recognizes historical and cultural roots of </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> responds to the need for social justice.</w:t>
+              <w:t>The student recognizes historical and cultural roots of inequality, and responds to the need for social justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6788D1EC" w14:textId="2B19B9B1" w:rsidR="00B71002" w:rsidRPr="004E2894" w:rsidRDefault="00B71002" w:rsidP="00B42E8E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="004E2894" w14:paraId="1E862409" w14:textId="77777777" w:rsidTr="00FE675D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
@@ -4116,82 +4021,70 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="443275DD" w14:textId="1235EF93" w:rsidR="000D72B7" w:rsidRPr="004E2894" w:rsidRDefault="000D72B7" w:rsidP="00282621">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">None </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *</w:t>
-[...10 lines deleted...]
-              <w:t>*</w:t>
+              <w:t xml:space="preserve"> **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6312B564" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRPr="004E2894" w:rsidRDefault="000D72B7" w:rsidP="000D72B7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EE088B5" w14:textId="0D7F2DF5" w:rsidR="00F651AD" w:rsidRPr="004E2894" w:rsidRDefault="00F651AD" w:rsidP="00C75CFA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4995,79 +4888,69 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guide and prompt students to evaluate the diversity of human </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBCDAC8" w14:textId="77777777" w:rsidR="00AB3E42" w:rsidRDefault="00AB3E42" w:rsidP="00AB3E42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="490"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    experience, behavior, and thought, </w:t>
-[...8 lines deleted...]
-        <w:t>in order</w:t>
+        <w:t xml:space="preserve">    experience, behavior, and thought, in order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>better</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5089,60 +4972,58 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04ADE56F" w14:textId="77777777" w:rsidR="00AB3E42" w:rsidRDefault="00AB3E42" w:rsidP="00AB3E42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="490"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ourselves</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5377,74 +5258,74 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    class, sexual orientation, or abilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3068CD21" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="001B79E8">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10791" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1755"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5238"/>
+        <w:gridCol w:w="2468"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="4EA6ECD2" w14:textId="77777777" w:rsidTr="00220C26">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="4EA6ECD2" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="44985F12" w14:textId="77777777" w:rsidR="00220C26" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="212" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
@@ -5558,265 +5439,340 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="53548F25" w14:textId="77777777" w:rsidTr="00220C26">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="4A1459F5" w14:textId="18C59325" w:rsidTr="00207112">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="040F988B" w14:textId="4AE52EDC" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259AF04E" w14:textId="17549A4F" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4119E342" w14:textId="3920FFF8" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="53548F25" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="74D8134C" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="206930BD" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="276"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E36C81A" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A79525" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="414"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="1CE3D412" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="1CE3D412" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E046E02" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Human</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3AFD2E53" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120" w:right="259"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fails to demonstrate knowledge of human diversity and does not recognize impact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41060FCF" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Applies knowledge of human diversity but not enough to fully support conclusions or viewpoints about impact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2099527D" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118" w:right="143"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Analyzes the impact of human diversity on behavior, supporting relevant conclusions or viewpoints.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="4766F5C8" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="4766F5C8" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B4B8702" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5824,113 +5780,100 @@
               </w:rPr>
               <w:t>(Individual,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Group,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B875B13" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1818" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67258C04" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="267975A8" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="498087B5" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="498087B5" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53EFC7E1" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5946,113 +5889,100 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> its</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30D3F4DB" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1818" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D9005A7" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3935AC30" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="40DB7B66" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="40DB7B66" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62E304BE" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -6077,230 +6007,192 @@
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Behavior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3A39CCA2" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1013B2FA" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5EC5E587" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6681D334" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6681D334" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F19CFB9" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5C42B39D" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19C32732" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EC367F4" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="2E453977" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="2E453977" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D90594B" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6308,123 +6200,100 @@
               </w:rPr>
               <w:t>understands</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="45BE5F33" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="293E82F4" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E32A527" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="55112D37" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="55112D37" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BA5BD4" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6432,108 +6301,100 @@
               </w:rPr>
               <w:t>diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7861A66F" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="500AC9B9" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="48E994AD" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6A55D824" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6A55D824" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F007AB7" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6541,99 +6402,99 @@
               </w:rPr>
               <w:t>difference</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>characterize</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="207068E4" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C2DA79" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B43F4DA" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="7F71A9E2" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="7F71A9E2" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A51DEC7" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6675,99 +6536,99 @@
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>human</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31DC623E" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32FAD1CE" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B4F95CA" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="3669A7A9" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="3669A7A9" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="468F34FE" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6783,99 +6644,99 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> are</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7EF0D1B5" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EE8A58B" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E23B3B7" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="09B87D6E" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="09B87D6E" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E51BF70" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -6900,99 +6761,99 @@
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7129D246" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="547DA1CE" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72B5445C" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6A218146" w14:textId="77777777" w:rsidTr="00393F2F">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="6A218146" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05B09777" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7016,911 +6877,524 @@
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>identity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="62AF740A" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2327A327" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42AAE257" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="1E82FB95" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="1E82FB95" w14:textId="77777777" w:rsidTr="00CD5558">
         <w:trPr>
-          <w:trHeight w:val="211"/>
+          <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2269577D" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+          <w:p w14:paraId="2269577D" w14:textId="76B58179" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Historical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:r w:rsidR="00B029D1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5558">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ultural Roots of Inequality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E0FF5" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails to recognize</w:t>
-[...111 lines deleted...]
-            <w:tcW w:w="1818" w:type="dxa"/>
+              <w:t>Fails to recognize roots of inequality and need for social justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="120B6840" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+          <w:p w14:paraId="120B6840" w14:textId="4A52B606" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="00B47323" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Illustrates</w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+              <w:t>Illustrates some understanding</w:t>
+            </w:r>
+            <w:r w:rsidR="00326DF4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of historical or cultural roots of inequality and expresses need for social justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5AAB2575" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="118" w:right="143"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Integrates</w:t>
-[...164 lines deleted...]
-              <w:t>justice.</w:t>
+              <w:t>Integrates multiple facets of historical and cultural roots of inequality and expresses need for social justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="49FD5881" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="49FD5881" w14:textId="77777777" w:rsidTr="00CD5558">
         <w:trPr>
-          <w:trHeight w:val="213"/>
+          <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21FA3C00" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+          <w:p w14:paraId="21FA3C00" w14:textId="2025CB0B" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00CD5558">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
-              <w:rPr>
-[...52 lines deleted...]
-            <w:tcW w:w="1755" w:type="dxa"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17DCA0AC" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DF0F33A" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0FAFD2D0" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="3EAAC127" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="3EAAC127" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17391F96" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+          <w:p w14:paraId="17391F96" w14:textId="64EB36AA" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:tcW w:w="1755" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="057D855A" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D91D9DB" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2F5F6799" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="272305A2" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="272305A2" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37C0BAA1" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
+          <w:p w14:paraId="37C0BAA1" w14:textId="5B9BCAD0" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="00CD5558" w:rsidP="00CD5558">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="000D7181">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D7181">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D7181">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D7181">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D7181">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>recognizes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77C47492" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="443B9F90" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3E6528D6" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5755D3F2" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5755D3F2" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="059BE2DC" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -7945,138 +7419,100 @@
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>cultural</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="485ABE94" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AE833E9" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="791C4423" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5AF089A2" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5AF089A2" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12B0E127" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8118,123 +7554,100 @@
               </w:rPr>
               <w:t>inequality,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="26BA60C6" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66659837" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="628D701D" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="21163F45" w14:textId="77777777" w:rsidTr="00A83DFD">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="21163F45" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58DCE218" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="191" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8267,99 +7680,99 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2CDA8F2F" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2483F654" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="758DA97D" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5E5E566C" w14:textId="77777777" w:rsidTr="00393F2F">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="5E5E566C" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D85F75B" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="211" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8374,98 +7787,98 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>social</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="476F4E3A" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="190061C0" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="3463" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3EB2C968" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="71005EF4" w14:textId="77777777" w:rsidTr="00393F2F">
+      <w:tr w:rsidR="000D7181" w:rsidRPr="004E2894" w14:paraId="71005EF4" w14:textId="77777777" w:rsidTr="00207112">
         <w:trPr>
           <w:trHeight w:val="1947"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64264EB7" w14:textId="2E9F1E69" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="001B79E8" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -8504,523 +7917,144 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109692A5" w14:textId="67C93FBD" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B846BA6" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="120" w:right="259"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fails</w:t>
-[...81 lines deleted...]
-            <w:tcW w:w="1818" w:type="dxa"/>
+              <w:t>Fails to express awareness of biases.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA65E21" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="117" w:right="125"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Analyzes</w:t>
-[...140 lines deleted...]
-            <w:tcW w:w="1653" w:type="dxa"/>
+              <w:t>Analyzes own biases but expresses preference for those shared with own cultural group.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2875D8BA" w14:textId="77777777" w:rsidR="000D7181" w:rsidRPr="004E2894" w:rsidRDefault="000D7181" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="133"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Examines new</w:t>
-[...166 lines deleted...]
-              <w:t>offer.</w:t>
+              <w:t>Examines new perspectives about own biases; seeks out complexities that new perspectives offer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B394ECA" w14:textId="77777777" w:rsidR="00E71C80" w:rsidRPr="00E71C80" w:rsidRDefault="00E71C80" w:rsidP="00AB3E42">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFA8F17" w14:textId="0C8CA8ED" w:rsidR="009942D9" w:rsidRPr="00E71C80" w:rsidRDefault="009942D9" w:rsidP="00AB3E42">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>program goal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a clear statement that expresses what our program will do for students.  Each goal is designed to prompt and guide teaching practice and program assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79505346" w14:textId="77777777" w:rsidR="009942D9" w:rsidRPr="00E71C80" w:rsidRDefault="009942D9" w:rsidP="009942D9">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
@@ -9049,50 +8083,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a clear statement about what we expect students to learn or accomplish.  Like any type of objective, a student learning objective is a desired outcome. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19979041" w14:textId="77777777" w:rsidR="009942D9" w:rsidRPr="00E71C80" w:rsidRDefault="009942D9" w:rsidP="009942D9">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>student learning outcome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the result of a learning process; in other words, it is an actual outcome. To foster assessment of student learning, student learning outcomes must be observable, observed, measurable, and measured.  Student learning outcomes can be characterized using an ordinal scale of competency (e.g., unsatisfactory, developing, and proficient).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50579834" w14:textId="2118A5A1" w:rsidR="00C75CFA" w:rsidRPr="00E71C80" w:rsidRDefault="009942D9" w:rsidP="00AB3E42">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="180"/>
@@ -9124,61 +8159,61 @@
         <w:t>competency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the ability to do something successfully. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C75CFA" w:rsidRPr="00E71C80" w:rsidSect="00111822">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7112D302" w14:textId="77777777" w:rsidR="00EE4407" w:rsidRDefault="00EE4407">
+    <w:p w14:paraId="509335F2" w14:textId="77777777" w:rsidR="00DC4AB7" w:rsidRDefault="00DC4AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="014F150F" w14:textId="77777777" w:rsidR="00EE4407" w:rsidRDefault="00EE4407">
+    <w:p w14:paraId="468E5B0C" w14:textId="77777777" w:rsidR="00DC4AB7" w:rsidRDefault="00DC4AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9225,153 +8260,168 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="74F1343C" w14:textId="77777777" w:rsidR="002868A0" w:rsidRDefault="002868A0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04DC7145" w14:textId="77777777" w:rsidR="00EE4407" w:rsidRDefault="00EE4407">
+    <w:p w14:paraId="07132D95" w14:textId="77777777" w:rsidR="00DC4AB7" w:rsidRDefault="00DC4AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C41CF65" w14:textId="77777777" w:rsidR="00EE4407" w:rsidRDefault="00EE4407">
+    <w:p w14:paraId="724056B6" w14:textId="77777777" w:rsidR="00DC4AB7" w:rsidRDefault="00DC4AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
+    <w:rsid w:val="000724C0"/>
     <w:rsid w:val="000941A3"/>
+    <w:rsid w:val="000C2251"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D7181"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="001B79E8"/>
     <w:rsid w:val="001C3628"/>
+    <w:rsid w:val="001C4692"/>
     <w:rsid w:val="001F71C4"/>
+    <w:rsid w:val="00207112"/>
     <w:rsid w:val="00220C26"/>
+    <w:rsid w:val="00261C5B"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002868A0"/>
     <w:rsid w:val="003131D1"/>
     <w:rsid w:val="00315B55"/>
+    <w:rsid w:val="00326DF4"/>
     <w:rsid w:val="00393F2F"/>
+    <w:rsid w:val="003F594F"/>
     <w:rsid w:val="0042176D"/>
     <w:rsid w:val="00425BE7"/>
     <w:rsid w:val="004E2894"/>
+    <w:rsid w:val="00561E86"/>
     <w:rsid w:val="005922D1"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="00635FF8"/>
     <w:rsid w:val="00675F7E"/>
     <w:rsid w:val="006C574F"/>
     <w:rsid w:val="00796DD2"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="00864345"/>
     <w:rsid w:val="008666EB"/>
     <w:rsid w:val="008933EC"/>
     <w:rsid w:val="008A0F8F"/>
     <w:rsid w:val="00945A05"/>
     <w:rsid w:val="00955F53"/>
     <w:rsid w:val="009720DC"/>
     <w:rsid w:val="009942D9"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A158CE"/>
+    <w:rsid w:val="00A853B9"/>
     <w:rsid w:val="00AB3E42"/>
     <w:rsid w:val="00AF4F9E"/>
+    <w:rsid w:val="00B029D1"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
+    <w:rsid w:val="00B47323"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00BD785C"/>
     <w:rsid w:val="00C15C74"/>
+    <w:rsid w:val="00C50B58"/>
     <w:rsid w:val="00C75CFA"/>
     <w:rsid w:val="00CC4F80"/>
+    <w:rsid w:val="00CD5558"/>
     <w:rsid w:val="00CE3EE3"/>
+    <w:rsid w:val="00D132F1"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D532D9"/>
     <w:rsid w:val="00D53394"/>
+    <w:rsid w:val="00DC4AB7"/>
     <w:rsid w:val="00E25188"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E6417E"/>
     <w:rsid w:val="00E71C80"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00EE4407"/>
+    <w:rsid w:val="00F04319"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
     <w:rsid w:val="00FE675D"/>
     <w:rsid w:val="00FF11EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -10284,69 +9334,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1022</Words>
-  <Characters>5826</Characters>
+  <Words>939</Words>
+  <Characters>5356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6835</CharactersWithSpaces>
+  <CharactersWithSpaces>6283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>