--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -5119,53 +5119,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10789" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2072"/>
-        <w:gridCol w:w="1513"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5413"/>
+        <w:gridCol w:w="2106"/>
+        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="3371"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A64FD6" w14:paraId="177C172E" w14:textId="77777777" w:rsidTr="003D5EB6">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="711E4706" w14:textId="77777777" w:rsidR="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="003D5EB6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="212" w:lineRule="exact"/>
               <w:ind w:right="143"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5295,158 +5295,237 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64FD6" w14:paraId="3BC4483E" w14:textId="77777777" w:rsidTr="003D5EB6">
+      <w:tr w:rsidR="00A64FD6" w14:paraId="22EBF293" w14:textId="62E7A954" w:rsidTr="00887A33">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45DBAD39" w14:textId="7839AD17" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A191F0E" w14:textId="2094AE87" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3E0287" w14:textId="714C1616" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A64FD6" w14:paraId="3BC4483E" w14:textId="77777777" w:rsidTr="00887A33">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0E91F357" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="103109DB" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2D1BF1" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="423"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="3371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4995D7A0" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="492"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64FD6" w14:paraId="6747594C" w14:textId="77777777" w:rsidTr="003D5EB6">
+      <w:tr w:rsidR="00A64FD6" w14:paraId="6747594C" w14:textId="77777777" w:rsidTr="00887A33">
         <w:trPr>
           <w:trHeight w:val="1688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245C0C84" w14:textId="77777777" w:rsidR="00F0672E" w:rsidRDefault="00A64FD6" w:rsidP="00F0672E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="144" w:right="144"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
@@ -5583,124 +5662,124 @@
               <w:t>relevant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>concepts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="496F0135" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student fails to identify the concept.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCE15D1" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="64"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies the concept and the explanation is accurate, but incomplete and not related correctly to other relevant concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D722037" w14:textId="77777777" w:rsidR="00A64FD6" w:rsidRPr="003D5EB6" w:rsidRDefault="00A64FD6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="167"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies the concept and the explanation is accurate, complete, and related correctly to other relevant concepts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D5EB6" w14:paraId="271B5EA5" w14:textId="77777777" w:rsidTr="003D5EB6">
+      <w:tr w:rsidR="003D5EB6" w14:paraId="271B5EA5" w14:textId="77777777" w:rsidTr="00887A33">
         <w:trPr>
           <w:trHeight w:val="1688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BEE72C0" w14:textId="77777777" w:rsidR="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="00F0672E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="144" w:right="144"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
@@ -5715,124 +5794,124 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="144" w:right="144"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student identifies the basic parts of the concept and their relation to each other, as well as demonstrating understanding of the concept based upon the analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="698BBCE0" w14:textId="23A13EAE" w:rsidR="003D5EB6" w:rsidRPr="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to identify the basic parts of the concept.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FD736CB" w14:textId="63CD43CD" w:rsidR="003D5EB6" w:rsidRPr="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="64"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies the basic parts of the concept and restates their relation to each other in an incomplete way and cannot demonstrate understanding of the concept based upon the analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E5DE036" w14:textId="49E40AD9" w:rsidR="003D5EB6" w:rsidRPr="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="167"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identifies the basic parts of the concept and summarizes their relation to each other completely. Demonstrates basic understanding of the concept based upon the analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D5EB6" w14:paraId="27235DED" w14:textId="77777777" w:rsidTr="003D5EB6">
+      <w:tr w:rsidR="003D5EB6" w14:paraId="27235DED" w14:textId="77777777" w:rsidTr="00887A33">
         <w:trPr>
           <w:trHeight w:val="1688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4019286E" w14:textId="2030E718" w:rsidR="00F0672E" w:rsidRDefault="003D5EB6" w:rsidP="00F0672E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="144" w:right="144"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
@@ -5847,101 +5926,101 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="144" w:right="144"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student applies the concept to a case or issue and determines the significance or value of the case or issue in relation to the concept, as well as its implications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F6F83C9" w14:textId="77777777" w:rsidR="00F0672E" w:rsidRDefault="003D5EB6" w:rsidP="003D5EB6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to apply the concept to a case or issue.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1791" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D78EE4" w14:textId="63C48D63" w:rsidR="003D5EB6" w:rsidRPr="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="003D5EB6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="64"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies the concept to the case or issue with limited application of the significance or value of the case or issue in relation to the concept and/or limited analysis of the implications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43918D1B" w14:textId="0670F47F" w:rsidR="003D5EB6" w:rsidRPr="003D5EB6" w:rsidRDefault="003D5EB6" w:rsidP="003D5EB6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="118" w:right="167"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applies the concept to the case or issue and demonstrates the significance or value of the case or issue in relation to the concept accurately and completely and identifies logical implications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17015647" w14:textId="77777777" w:rsidR="00F0672E" w:rsidRPr="00F0672E" w:rsidRDefault="00F0672E" w:rsidP="00A64FD6">
@@ -6182,50 +6261,52 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="00147E62"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="00315B55"/>
     <w:rsid w:val="003D5EB6"/>
     <w:rsid w:val="004D7D78"/>
     <w:rsid w:val="00593A5C"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="005D31CC"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="0082670D"/>
+    <w:rsid w:val="00887A33"/>
+    <w:rsid w:val="008F3348"/>
     <w:rsid w:val="00966D05"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00A64FD6"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D506B3"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00E061B2"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E740AE"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00EC1CA5"/>
     <w:rsid w:val="00F0672E"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F707C0"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00FA04E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -7124,69 +7205,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>950</Words>
-  <Characters>5421</Characters>
+  <Words>954</Words>
+  <Characters>5439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6359</CharactersWithSpaces>
+  <CharactersWithSpaces>6381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>