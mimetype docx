--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="65A179F6" w14:textId="2190D0A8" w:rsidR="00111822" w:rsidRDefault="002807BA" w:rsidP="00946D04">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk52548693"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">General Education Course Data Entry Worksheet</w:t>
+        <w:t>General Education Course Data Entry Worksheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C90D2F8" w14:textId="77777777" w:rsidR="00A0630F" w:rsidRDefault="00111822" w:rsidP="00946D04">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">An aid for data submission by participating departments to the GEC </w:t>
       </w:r>
@@ -83,147 +83,143 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46063AFA" w14:textId="05950A0E" w:rsidR="00AF4F9E" w:rsidRPr="00A0630F" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CREATIVE</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="54AE841D" w14:textId="77777777" w:rsidR="006A0B40" w:rsidRPr="00A0630F" w:rsidRDefault="006A0B40" w:rsidP="00946D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="540"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="1620"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="3616"/>
         <w:gridCol w:w="2414"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="132687E0" w14:textId="77777777" w:rsidTr="00A0630F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FC54D6" w14:textId="5B2B8F10" w:rsidR="00111822" w:rsidRPr="00111822" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program Goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404F8995" w14:textId="3364C396" w:rsidR="00111822" w:rsidRPr="00111822" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course Prefix and number</w:t>
+              <w:t>Course Prefix and number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="465DEBED" w14:textId="35CC1175" w:rsidR="00111822" w:rsidRPr="00111822" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -288,51 +284,51 @@
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>C: Creative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA5E7C" w14:textId="09566F16" w:rsidR="00111822" w:rsidRPr="00111822" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -378,51 +374,51 @@
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27AA2B8E" w14:textId="79083AE5" w:rsidR="00AF4F9E" w:rsidRPr="00111822" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="068C4AD7" w14:textId="77777777" w:rsidR="00AF4F9E" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -539,51 +535,51 @@
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AFC231E" w14:textId="04C6CCE7" w:rsidR="00AF4F9E" w:rsidRPr="00AF4F9E" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45DC0672" w14:textId="3AC4DB65" w:rsidR="00AF4F9E" w:rsidRPr="00111822" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24F0275F" w14:textId="2D2182EA" w:rsidR="00AF4F9E" w:rsidRPr="00111822" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -596,51 +592,51 @@
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C2326D4" w14:textId="77777777" w:rsidR="00AF4F9E" w:rsidRPr="005C090E" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="1DE09B78" w14:textId="77777777" w:rsidTr="00AF5D96">
         <w:trPr>
           <w:trHeight w:val="3015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28D3FA99" w14:textId="7BFCF69D" w:rsidR="00AF4F9E" w:rsidRPr="00AF4F9E" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Please tell us</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -762,51 +758,51 @@
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="855" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A38798E" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00EA1EAC" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Exam or Quiz objective questions</w:t>
+                    <w:t>Exam or Quiz objective questions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="855" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="339BFAB4" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00EA1EAC" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Exam or Quiz essay questions</w:t>
                   </w:r>
                 </w:p>
@@ -924,262 +920,256 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Creative Competencies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6405E80C" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="51A3FC0F" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="1B09B447" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5E55BFB0" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1AA7B01C" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2E1BEE9A" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1205,262 +1195,256 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Problem Solving and Process</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="25B86B5E" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2EFBB69A" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="0998EBAE" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4A96371B" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7FCCF48A" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="74CE3FAD" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1486,311 +1470,305 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Creativity and Transformation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5ABFB871" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0813B054" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="766041DB" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="65CB695D" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="479609E6" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="620692B8" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0C185E26" w14:textId="317B77F1" w:rsidR="00AF4F9E" w:rsidRPr="00111822" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="505D8470" w14:textId="77777777" w:rsidTr="00AF5D96">
         <w:trPr>
           <w:trHeight w:val="2610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E37DD55" w14:textId="02444A6A" w:rsidR="00111822" w:rsidRPr="00AF4F9E" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Please tell us</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1824,51 +1802,51 @@
           <w:p w14:paraId="10F2C20A" w14:textId="77777777" w:rsidR="00111822" w:rsidRPr="00AF4F9E" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="515876B3" w14:textId="7A424A67" w:rsidR="00AF4F9E" w:rsidRPr="00AF4F9E" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">If an objective was not assessed, choose 'none'.</w:t>
+              <w:t>If an objective was not assessed, choose 'none'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="6381" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1243"/>
               <w:gridCol w:w="855"/>
               <w:gridCol w:w="855"/>
               <w:gridCol w:w="720"/>
               <w:gridCol w:w="31"/>
@@ -1892,51 +1870,51 @@
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="855" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="009AA44D" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00EA1EAC" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Exam or Quiz objective questions</w:t>
+                    <w:t>Exam or Quiz objective questions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="855" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="479DDF89" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00EA1EAC" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Exam or Quiz essay questions</w:t>
                   </w:r>
                 </w:p>
@@ -2054,262 +2032,256 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Creative Competencies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="88435693"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="76A5D311" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1428424531"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="529F1F5F" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="2141831622"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="3D836471" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="473411596"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="74B11039" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="317615934"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="47C85E5B" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="87048771"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6CD8A871" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2335,262 +2307,256 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Problem Solving and Process</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1372881372"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="354D4919" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1126661598"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="70FA17C6" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="36011045"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="456F0303" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-55625936"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4ED35C23" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-2109961443"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1D828096" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="669837321"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="328BB41D" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2616,311 +2582,305 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Creativity and Transformation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="58218693"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="04AB1213" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-481392619"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="855" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="31E11A6D" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-545293265"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="751" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                     </w:tcPr>
                     <w:p w14:paraId="23BF91EE" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="2066373639"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="869" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="074E1222" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-645354602"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="821" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="591A5E71" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-49459817"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="987" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="63A608D0" w14:textId="77777777" w:rsidR="00933DC5" w:rsidRPr="00703112" w:rsidRDefault="00933DC5" w:rsidP="00933DC5">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="16081D6C" w14:textId="5B9D5689" w:rsidR="006F3A39" w:rsidRPr="00111822" w:rsidRDefault="006F3A39" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="63E6DD6C" w14:textId="77777777" w:rsidTr="00B640A9">
         <w:trPr>
           <w:trHeight w:val="1503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="292D9C19" w14:textId="7BDAAD37" w:rsidR="00111822" w:rsidRPr="00B640A9" w:rsidRDefault="00111822" w:rsidP="00B640A9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Student Learning Objectives</w:t>
@@ -2974,113 +2934,113 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student Learning Objective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Please be specific.( </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">e.g. Data were collected from student responses to an e</w:t>
+              <w:t>e.g. Data were collected from student responses to an e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ssay</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">question as part of the final exam. OR, e.g. Data were collected from written selections that students submitted in response to the following prompt: ______) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="16CC0553" w14:textId="77777777" w:rsidTr="00FF1968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="536B5529" w14:textId="77777777" w:rsidR="00FF1968" w:rsidRPr="001B4600" w:rsidRDefault="00FF1968" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E1EAFAC" w14:textId="03664738" w:rsidR="00111822" w:rsidRPr="00A85DFC" w:rsidRDefault="00111822" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLO 1: Artistic/Creative Competencies</w:t>
+              <w:t>SLO 1: Artistic/Creative Competencies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54120889" w14:textId="77777777" w:rsidR="00282621" w:rsidRDefault="006F3A39" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The student demonstrates competency that implies a commensurate level of technique and training appropriate for realizing the work.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53B54E9C" w14:textId="57AEE86D" w:rsidR="00FF1968" w:rsidRPr="001B4600" w:rsidRDefault="00FF1968" w:rsidP="001B4600">
@@ -3140,193 +3100,193 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F3A333A" w14:textId="7A0C09D8" w:rsidR="00AF4F9E" w:rsidRPr="00B71002" w:rsidRDefault="00AF4F9E" w:rsidP="00946D04">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1305"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="06EA3B95" w14:textId="77777777" w:rsidTr="00FF1968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="3E121ACE" w14:textId="77777777" w:rsidR="001B4600" w:rsidRPr="001B4600" w:rsidRDefault="001B4600" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74CA219D" w14:textId="4EB98437" w:rsidR="006F3A39" w:rsidRDefault="00111822" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLO 2: Problem Solving and Process</w:t>
+              <w:t>SLO 2: Problem Solving and Process</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="215A0EAD" w14:textId="4714C8C0" w:rsidR="00AF4F9E" w:rsidRPr="00A85DFC" w:rsidRDefault="00E86554" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student demonstrates the ability to successfully imagine, plan, and cultivate a work.</w:t>
+              <w:t>The student demonstrates the ability to successfully imagine, plan, and cultivate a work.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68BCFE0C" w14:textId="69711DDC" w:rsidR="00B640A9" w:rsidRPr="00E50769" w:rsidRDefault="00B640A9" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6788D1EC" w14:textId="2B19B9B1" w:rsidR="00B71002" w:rsidRPr="00B71002" w:rsidRDefault="00B71002" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="1E862409" w14:textId="77777777" w:rsidTr="00FF1968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="060EBE48" w14:textId="77777777" w:rsidR="00FF1968" w:rsidRDefault="00FF1968" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A1FEDE9" w14:textId="1845CA9F" w:rsidR="00A85DFC" w:rsidRDefault="00111822" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLO 3 Creativity and Transformation</w:t>
+              <w:t>SLO 3 Creativity and Transformation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D3D6EC" w14:textId="579B2F18" w:rsidR="00282621" w:rsidRPr="001B4600" w:rsidRDefault="00A85DFC" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student exhibits a unique interpretive and conceptual approach to creating a work.</w:t>
+              <w:t>The student exhibits a unique interpretive and conceptual approach to creating a work.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BAB1A00" w14:textId="7EA6889C" w:rsidR="00FF1968" w:rsidRPr="00E50769" w:rsidRDefault="00FF1968" w:rsidP="001B4600">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3872B49D" w14:textId="77777777" w:rsidR="00111822" w:rsidRDefault="00111822" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -3344,51 +3304,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45E287F2" w14:textId="2387C600" w:rsidR="00B71002" w:rsidRPr="00B71002" w:rsidRDefault="00B71002" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4F9E" w:rsidRPr="00111822" w14:paraId="3812D12B" w14:textId="77777777" w:rsidTr="00AF4F9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C501A6E" w14:textId="5E5FA064" w:rsidR="000D72B7" w:rsidRPr="000D72B7" w:rsidRDefault="00550072" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3494,68 +3454,68 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B06B683" w14:textId="041C8A68" w:rsidR="000D72B7" w:rsidRPr="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Learning Objectives (SLOs)</w:t>
+              <w:t>Student Learning Objectives (SLOs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76942951" w14:textId="278A8868" w:rsidR="00D063F6" w:rsidRPr="00550072" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -3627,89 +3587,89 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B0F655F" w14:textId="7833DA91" w:rsidR="00D063F6" w:rsidRPr="00111822" w:rsidRDefault="00D063F6" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levels of competency are not the same thing as the grade earned on the assignment. Please utilize the rubric on the following page to determine what constitutes “</w:t>
+              <w:t>Levels of competency are not the same thing as the grade earned on the assignment. Please utilize the rubric on the following page to determine what constitutes “</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>unsatisfactory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,” “</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>developing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">,” and “</w:t>
+              <w:t>,” and “</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>proficient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” levels of student competency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
@@ -3802,83 +3762,82 @@
           <w:cantSplit/>
           <w:trHeight w:val="1367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="172E40AF" w14:textId="2A81FDDC" w:rsidR="000D72B7" w:rsidRPr="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="647431FE" w14:textId="2A4C671E" w:rsidR="000D72B7" w:rsidRPr="00282621" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="4628D1DD" w14:textId="39A8E4AA" w:rsidR="000D72B7" w:rsidRPr="00282621" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Developing</w:t>
@@ -3890,51 +3849,51 @@
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="76E4D7A9" w14:textId="37E9D165" w:rsidR="000D72B7" w:rsidRPr="00282621" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proficient</w:t>
+              <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="443275DD" w14:textId="1235EF93" w:rsidR="000D72B7" w:rsidRPr="00282621" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -4009,68 +3968,67 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SLO 1: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Artistic/Creative Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1291C367" w14:textId="4E1955E5" w:rsidR="005C090E" w:rsidRDefault="005C090E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52F5F42B" w14:textId="1B8FB8D9" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147D3CC8" w14:textId="501EB08C" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4160,68 +4118,67 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Problem Solving and Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D1065F5" w14:textId="366D3710" w:rsidR="005C090E" w:rsidRDefault="005C090E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B4EA0F" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AF3B550" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4301,71 +4258,70 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Creativity &amp; Transformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4880CA10" w14:textId="7EC2F67F" w:rsidR="005C090E" w:rsidRDefault="005C090E" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B449599" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DAB3B88" w14:textId="77777777" w:rsidR="000D72B7" w:rsidRDefault="000D72B7" w:rsidP="00946D04">
@@ -4997,53 +4953,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10793" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2108"/>
-        <w:gridCol w:w="2895"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2895"/>
+        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="4365"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C7101C" w:rsidRPr="00437499" w14:paraId="287B5CD9" w14:textId="77777777" w:rsidTr="001B4600">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F822494" w14:textId="77777777" w:rsidR="00AF5D96" w:rsidRPr="00A675C3" w:rsidRDefault="00C7101C" w:rsidP="00BA39DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5190,51 +5146,132 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7101C" w:rsidRPr="00437499" w14:paraId="076F1118" w14:textId="77777777" w:rsidTr="001B4600">
+      <w:tr w:rsidR="00ED4406" w:rsidRPr="00437499" w14:paraId="266E989D" w14:textId="77777777" w:rsidTr="004E317F">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671B72F6" w14:textId="77777777" w:rsidR="00ED4406" w:rsidRDefault="00ED4406" w:rsidP="00BA39DC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB8414D" w14:textId="6ED6259F" w:rsidR="00ED4406" w:rsidRPr="006A506F" w:rsidRDefault="002B30A9" w:rsidP="006A506F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A506F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231637FD" w14:textId="278AC9A9" w:rsidR="00ED4406" w:rsidRPr="00B31F28" w:rsidRDefault="006A506F" w:rsidP="00224B3E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B31F28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7101C" w:rsidRPr="00437499" w14:paraId="076F1118" w14:textId="77777777" w:rsidTr="004E317F">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA5AAAE" w14:textId="77777777" w:rsidR="00C7101C" w:rsidRPr="00A675C3" w:rsidRDefault="00C7101C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="dxa"/>
@@ -5244,137 +5281,138 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="220"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="163ACA62" w14:textId="77777777" w:rsidR="00C7101C" w:rsidRPr="00A675C3" w:rsidRDefault="00C7101C" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="430"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6872BE8E" w14:textId="77777777" w:rsidR="00C7101C" w:rsidRPr="00A675C3" w:rsidRDefault="00C7101C" w:rsidP="00A83DFD">
+          <w:p w14:paraId="6872BE8E" w14:textId="77777777" w:rsidR="00C7101C" w:rsidRPr="00A675C3" w:rsidRDefault="00C7101C" w:rsidP="00224B3E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
-              <w:ind w:left="481"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06279" w:rsidRPr="00437499" w14:paraId="1A815211" w14:textId="77777777" w:rsidTr="001B4600">
+      <w:tr w:rsidR="00C06279" w:rsidRPr="00437499" w14:paraId="1A815211" w14:textId="77777777" w:rsidTr="004E317F">
         <w:trPr>
           <w:trHeight w:val="2190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15E66B0D" w14:textId="601FFA7B" w:rsidR="00C06279" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="101"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artistic / Creative Competencies</w:t>
+              <w:t>Artistic / Creative Competencies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45D91F18" w14:textId="77777777" w:rsidR="00A675C3" w:rsidRPr="00A675C3" w:rsidRDefault="00A675C3" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="101"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43A5814D" w14:textId="0554A5DF" w:rsidR="00C06279" w:rsidRPr="00A675C3" w:rsidRDefault="00C53D82" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="130" w:right="101"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5390,112 +5428,112 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F5E4DED" w14:textId="1922DB13" w:rsidR="00C06279" w:rsidRPr="00A675C3" w:rsidRDefault="00C53D82" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="166" w:right="123"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fails to demonstrate the discipline specific artistic or creative competencies appropriate for realization of the work.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1874" w:type="dxa"/>
+              <w:t>Fails to demonstrate the discipline specific artistic or creative competencies appropriate for realization of the work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A01630D" w14:textId="1CF4DA23" w:rsidR="00C06279" w:rsidRPr="00A675C3" w:rsidRDefault="00C53D82" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="160" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Begins to demonstrate competencies necessary for realizing the work of art, however the work would benefit from further development of these competencies.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1727" w:type="dxa"/>
+              <w:t>Begins to demonstrate competencies necessary for realizing the work of art, however the work would benefit from further development of these competencies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2241D326" w14:textId="78611FB1" w:rsidR="00C06279" w:rsidRPr="00A675C3" w:rsidRDefault="00C53D82" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="91" w:right="98"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demonstrates proficiency in discipline specific competencies appropriate for realizing the work.</w:t>
+              <w:t>Demonstrates proficiency in discipline specific competencies appropriate for realizing the work.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6098" w:rsidRPr="00437499" w14:paraId="00E832E7" w14:textId="77777777" w:rsidTr="001B4600">
+      <w:tr w:rsidR="00DA6098" w:rsidRPr="00437499" w14:paraId="00E832E7" w14:textId="77777777" w:rsidTr="004E317F">
         <w:trPr>
           <w:trHeight w:val="2811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="131417FB" w14:textId="358AB077" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="130" w:right="445"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5712,112 +5750,112 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29036BDF" w14:textId="6056805D" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fails to apply a process or plan for exploration appropriate for the scope of the work.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1874" w:type="dxa"/>
+              <w:t>Fails to apply a process or plan for exploration appropriate for the scope of the work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65526FEE" w14:textId="6E835240" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applies appropriate process(es) capable of predicting some potential problems presented by the project without the skill or experience to cope with unexpected challenges.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1727" w:type="dxa"/>
+              <w:t>Applies appropriate process(es) capable of predicting some potential problems presented by the project without the skill or experience to cope with unexpected challenges.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="269CE2C5" w14:textId="5BEE1FF8" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="91" w:right="98"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applies multiple approaches to process and preparation, capable of predicting the potential problems presented by the project as well as the skill to cope with challenges and adjust work accordingly.</w:t>
+              <w:t>Applies multiple approaches to process and preparation, capable of predicting the potential problems presented by the project as well as the skill to cope with challenges and adjust work accordingly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6098" w:rsidRPr="00437499" w14:paraId="63F79C4A" w14:textId="77777777" w:rsidTr="001B4600">
+      <w:tr w:rsidR="00DA6098" w:rsidRPr="00437499" w14:paraId="63F79C4A" w14:textId="77777777" w:rsidTr="004E317F">
         <w:trPr>
           <w:trHeight w:val="2834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3852319B" w14:textId="77777777" w:rsidR="00A675C3" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6035,113 +6073,113 @@
             <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="447FE861" w14:textId="10EF6C3A" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fails to exhibit any unique interpretive or conceptual approach.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1874" w:type="dxa"/>
+              <w:t>Fails to exhibit any unique interpretive or conceptual approach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62AE65F2" w14:textId="6CCACA7B" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exhibits some examples of novel ideas or unique approaches, however ideas may lack coherence or need more development.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1727" w:type="dxa"/>
+              <w:t>Exhibits some examples of novel ideas or unique approaches, however ideas may lack coherence or need more development.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61524EBA" w14:textId="74B36F64" w:rsidR="00DA6098" w:rsidRPr="00A675C3" w:rsidRDefault="00DA6098" w:rsidP="00A675C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="91" w:right="98"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creates a new and expressive approach that displays unity and coherence, and on an interpretive level these expressive touches make a familiar work appear new and vital.</w:t>
+              <w:t>Creates a new and expressive approach that displays unity and coherence, and on an interpretive level these expressive touches make a familiar work appear new and vital.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02ACEB59" w14:textId="77777777" w:rsidR="00A675C3" w:rsidRPr="00A675C3" w:rsidRDefault="00A675C3" w:rsidP="00DA6098">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="187"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38F22D32" w14:textId="6EDF2C21" w:rsidR="00DA6098" w:rsidRPr="00624B58" w:rsidRDefault="00DA6098" w:rsidP="00DA6098">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="187"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -6264,307 +6302,318 @@
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>competency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the ability to do something successfully. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C7101C" w:rsidRPr="00A675C3" w:rsidSect="00111822">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="268C521A" w14:textId="77777777" w:rsidR="00EA0714" w:rsidRDefault="00EA0714">
+    <w:p w14:paraId="3026E80D" w14:textId="77777777" w:rsidR="00C7776C" w:rsidRDefault="00C7776C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7554DD2D" w14:textId="77777777" w:rsidR="00EA0714" w:rsidRDefault="00EA0714">
+    <w:p w14:paraId="41D82766" w14:textId="77777777" w:rsidR="00C7776C" w:rsidRDefault="00C7776C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro Light">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gisha">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000807" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="36136716" w14:textId="77777777" w:rsidR="004E14CC" w:rsidRDefault="00703112">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="36136716" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3688D698" w14:textId="77777777" w:rsidR="00EA0714" w:rsidRDefault="00EA0714">
+    <w:p w14:paraId="32CAA83C" w14:textId="77777777" w:rsidR="00C7776C" w:rsidRDefault="00C7776C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40BC667C" w14:textId="77777777" w:rsidR="00EA0714" w:rsidRDefault="00EA0714">
+    <w:p w14:paraId="069A4819" w14:textId="77777777" w:rsidR="00C7776C" w:rsidRDefault="00C7776C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="00125E3B"/>
     <w:rsid w:val="001B4600"/>
+    <w:rsid w:val="00224B3E"/>
     <w:rsid w:val="00243908"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
+    <w:rsid w:val="002B30A9"/>
     <w:rsid w:val="002C6058"/>
     <w:rsid w:val="003012FE"/>
     <w:rsid w:val="00387603"/>
     <w:rsid w:val="004144B1"/>
     <w:rsid w:val="00437499"/>
     <w:rsid w:val="004661EB"/>
     <w:rsid w:val="00474AE7"/>
+    <w:rsid w:val="004B1FC8"/>
     <w:rsid w:val="004D6E64"/>
+    <w:rsid w:val="004E317F"/>
     <w:rsid w:val="00550072"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="00691395"/>
     <w:rsid w:val="006A0B40"/>
+    <w:rsid w:val="006A506F"/>
     <w:rsid w:val="006E47AB"/>
     <w:rsid w:val="006F3A39"/>
     <w:rsid w:val="00703112"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="008E6A46"/>
     <w:rsid w:val="008F7E96"/>
+    <w:rsid w:val="00907F67"/>
     <w:rsid w:val="00933DC5"/>
     <w:rsid w:val="00946D04"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="009F1C34"/>
     <w:rsid w:val="00A0630F"/>
     <w:rsid w:val="00A32142"/>
     <w:rsid w:val="00A606A1"/>
     <w:rsid w:val="00A675C3"/>
     <w:rsid w:val="00A85DFC"/>
     <w:rsid w:val="00AF0E78"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00AF5D96"/>
     <w:rsid w:val="00B04C7F"/>
+    <w:rsid w:val="00B31F28"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B640A9"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B95803"/>
     <w:rsid w:val="00BA39DC"/>
     <w:rsid w:val="00C06279"/>
     <w:rsid w:val="00C25E82"/>
     <w:rsid w:val="00C53D82"/>
     <w:rsid w:val="00C7101C"/>
+    <w:rsid w:val="00C7776C"/>
     <w:rsid w:val="00CC07CC"/>
     <w:rsid w:val="00CF702E"/>
     <w:rsid w:val="00D063F6"/>
+    <w:rsid w:val="00D078BA"/>
     <w:rsid w:val="00DA6098"/>
+    <w:rsid w:val="00E048C7"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00EA0714"/>
     <w:rsid w:val="00EB2166"/>
+    <w:rsid w:val="00ED4406"/>
     <w:rsid w:val="00FA04E5"/>
     <w:rsid w:val="00FF1968"/>
     <w:rsid w:val="00FF6337"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0785EB7A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{13E8D39F-B295-45C5-AB42-44BB8490150F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6896,50 +6945,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00933DC5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro Light" w:hAnsi="Source Sans Pro Light"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00111822"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="40"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -7104,51 +7154,51 @@
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00691395"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="387725534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816600328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7455,69 +7505,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1124</Words>
-  <Characters>6409</Characters>
+  <Words>937</Words>
+  <Characters>5343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7518</CharactersWithSpaces>
+  <CharactersWithSpaces>6268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>