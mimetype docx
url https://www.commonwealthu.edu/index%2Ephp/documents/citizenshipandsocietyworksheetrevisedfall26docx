--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -1012,255 +1012,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Civil Rights and Civil Liberties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="600078182"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="352C455A" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-198861430"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7E6D6B21" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-9847535"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="46B3BE3C" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1238281364"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7895D757" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1035156496"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="277312C0" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="197207270"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="04A32A31" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1286,255 +1292,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Individual and Collective Action</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2023816618"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5BB2852C" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1997012416"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6AABD5EE" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1939974521"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5D3AE958" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1072011446"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3816C5A9" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1766265383"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5CA9C56D" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="786692682"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7807C90D" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -1560,255 +1572,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Responsibilities of Citizenship</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1901331837"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="144664FB" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-202560428"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6B9CA375" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-794298564"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7337BB22" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1126884462"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3C12FC77" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-173500226"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3F6C3779" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-525943235"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="3598F96B" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2177,255 +2195,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Civil Rights and Civil Liberties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1656335099"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1D0E9E79" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1308153311"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="54E24EFD" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-2138014665"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="08FD213F" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1609347447"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="71F11F7D" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="916062743"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4A51E1B1" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2121409770"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="424C10B4" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2451,255 +2475,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Individual and Collective Action</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1912429746"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="299DEBB8" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="2078096344"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="2A68CDB5" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="587433620"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="11A866C2" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="1080016193"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="047AD754" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-685827018"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="77A3637D" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1808231727"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="522CB888" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -2725,255 +2755,261 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Responsibilities of Citizenship</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1061709202"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5117F477" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1145353251"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="1F0A626F" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-1537040895"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="700" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="6C6EF0B2" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-526022808"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="875" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="7714DB97" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="79262195"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="788" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="763924AA" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:id w:val="-734932206"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="963" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="094094DB" w14:textId="77777777" w:rsidR="00D9618B" w:rsidRPr="00CC4F80" w:rsidRDefault="00D9618B" w:rsidP="00D9618B">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
@@ -5298,53 +5334,53 @@
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10784" w:type="dxa"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2018"/>
-        <w:gridCol w:w="1620"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5014"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3906"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="290F0F05" w14:textId="77777777" w:rsidTr="00161944">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="414BB0B3" w14:textId="133EF787" w:rsidR="00161944" w:rsidRDefault="00161944" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1840"/>
               </w:tabs>
               <w:ind w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5478,159 +5514,238 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="52181E89" w14:textId="77777777" w:rsidTr="00161944">
+      <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="51565227" w14:textId="2C186BED" w:rsidTr="002F3797">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9E81B3" w14:textId="33478A50" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0767F711" w14:textId="251C78F0" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00161944">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E084F9A" w14:textId="3D33F94A" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="52181E89" w14:textId="77777777" w:rsidTr="002F3797">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41BFF26E" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC447F7" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F313FC" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
+          <w:p w14:paraId="74F313FC" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00603823">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="371"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3906" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C52A894" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
+          <w:p w14:paraId="2C52A894" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00603823">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="429"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="0487B77E" w14:textId="77777777" w:rsidTr="00161944">
+      <w:tr w:rsidR="00BC57DD" w:rsidRPr="00BC57DD" w14:paraId="0487B77E" w14:textId="77777777" w:rsidTr="002F3797">
         <w:trPr>
           <w:trHeight w:val="2648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02584F68" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5908,125 +6023,125 @@
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>groups.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2001F6FE" w14:textId="422DC6D5" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="120" w:right="157"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate understanding of the ways societies protect individual rights.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25807FBB" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Defines the ways societies protect individual rights and attempts to apply these concepts to address contemporary problems, but with errors or gaps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB0FB21" w14:textId="77777777" w:rsidR="00BC57DD" w:rsidRPr="00F90C42" w:rsidRDefault="00BC57DD" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explains civil rights and civil liberties with few to no errors or gaps. Begins to apply these concepts to evaluate and address ethical and practical issues.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90C42" w:rsidRPr="00BC57DD" w14:paraId="6407C766" w14:textId="77777777" w:rsidTr="00161944">
+      <w:tr w:rsidR="00F90C42" w:rsidRPr="00BC57DD" w14:paraId="6407C766" w14:textId="77777777" w:rsidTr="002F3797">
         <w:trPr>
           <w:trHeight w:val="2648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132BAE1F" w14:textId="77777777" w:rsidR="00F90C42" w:rsidRPr="00161944" w:rsidRDefault="00F90C42" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6037,126 +6152,126 @@
           <w:p w14:paraId="4B7C9DE2" w14:textId="1B3D70C7" w:rsidR="00F90C42" w:rsidRPr="00161944" w:rsidRDefault="00F90C42" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student understands how societies and communities address collective issues.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06C1C0B8" w14:textId="267A516E" w:rsidR="00F90C42" w:rsidRPr="00F90C42" w:rsidRDefault="00F90C42" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="120" w:right="157"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate understanding of how societies and communities address collective action problems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D62B96E" w14:textId="76BF5AA3" w:rsidR="00F90C42" w:rsidRPr="00F90C42" w:rsidRDefault="00F90C42" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Defines how societies address collective action problems and attempts to apply these concepts to address contemporary problems, but with errors or gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7057B4" w14:textId="25DFBD4C" w:rsidR="00F90C42" w:rsidRPr="00F90C42" w:rsidRDefault="00161944" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explains individual and collective action with few to no errors or gaps. Begins to apply these concepts to evaluate and address ethical and practical issues of society.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161944" w:rsidRPr="00BC57DD" w14:paraId="630FEAD2" w14:textId="77777777" w:rsidTr="00161944">
+      <w:tr w:rsidR="00161944" w:rsidRPr="00BC57DD" w14:paraId="630FEAD2" w14:textId="77777777" w:rsidTr="002F3797">
         <w:trPr>
           <w:trHeight w:val="2648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ECDBB1A" w14:textId="77777777" w:rsidR="00161944" w:rsidRDefault="00161944" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6167,102 +6282,102 @@
           <w:p w14:paraId="36FA5253" w14:textId="559DACCC" w:rsidR="00161944" w:rsidRPr="00161944" w:rsidRDefault="00161944" w:rsidP="00161944">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="115" w:right="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student understands that individuals and societies have responsibilities to each other and to the common good.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C350E39" w14:textId="08129EB9" w:rsidR="00161944" w:rsidRDefault="00161944" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="120" w:right="157"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fails to demonstrate understanding of the responsibilities for individuals and societies toward the common good.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0097EBBA" w14:textId="42049BD2" w:rsidR="00161944" w:rsidRDefault="00161944" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Defines responsibilities for individuals and societies toward the common good and attempts to apply these concepts to address contemporary problems, but with errors or gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3AEFF2" w14:textId="45A354E3" w:rsidR="00161944" w:rsidRDefault="00161944" w:rsidP="00A83DFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="121" w:right="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explains responsibilities for individuals and societies toward the common good, with few to no errors or gaps. Begins to apply these concepts to evaluate and address ethical and practical issues of society.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="627664F9" w14:textId="77777777" w:rsidR="00FE5D29" w:rsidRPr="00BC57DD" w:rsidRDefault="00FE5D29" w:rsidP="00F651AD">
@@ -6355,51 +6470,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73C7BCE1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00FE5D29">
+  <w:p w14:paraId="73C7BCE1" w14:textId="77777777" w:rsidR="001E3B41" w:rsidRDefault="00FE5D29">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC0FCFD" wp14:editId="62B63A18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>7169785</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9462770</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="160020" cy="187325"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -6425,51 +6540,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35E6DDDD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="35E6DDDD" w14:textId="77777777" w:rsidR="001E3B41" w:rsidRDefault="001E3B41">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Book Antiqua"/>
                               <w:sz w:val="21"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
@@ -6540,85 +6655,94 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111822"/>
     <w:rsid w:val="00017CDD"/>
     <w:rsid w:val="000D208A"/>
     <w:rsid w:val="000D26A7"/>
     <w:rsid w:val="000D72B7"/>
     <w:rsid w:val="000E4996"/>
     <w:rsid w:val="000F3DEC"/>
     <w:rsid w:val="00111822"/>
     <w:rsid w:val="00161944"/>
+    <w:rsid w:val="001E3B41"/>
     <w:rsid w:val="002807BA"/>
     <w:rsid w:val="00282621"/>
     <w:rsid w:val="002B7655"/>
     <w:rsid w:val="002C715B"/>
+    <w:rsid w:val="002F3797"/>
     <w:rsid w:val="00315B55"/>
+    <w:rsid w:val="00316141"/>
     <w:rsid w:val="00324075"/>
     <w:rsid w:val="0033693D"/>
     <w:rsid w:val="003F2295"/>
+    <w:rsid w:val="004072AA"/>
+    <w:rsid w:val="0041608B"/>
     <w:rsid w:val="00420D68"/>
     <w:rsid w:val="00521466"/>
+    <w:rsid w:val="005308E9"/>
     <w:rsid w:val="00550447"/>
     <w:rsid w:val="005804B1"/>
     <w:rsid w:val="005C090E"/>
     <w:rsid w:val="005C4BA8"/>
     <w:rsid w:val="005D654D"/>
+    <w:rsid w:val="00603823"/>
     <w:rsid w:val="006416B3"/>
     <w:rsid w:val="00703272"/>
+    <w:rsid w:val="007915A9"/>
     <w:rsid w:val="007A61EA"/>
     <w:rsid w:val="007F2A41"/>
     <w:rsid w:val="00831A6E"/>
     <w:rsid w:val="0090200B"/>
     <w:rsid w:val="009B08F7"/>
     <w:rsid w:val="00AB2F7D"/>
     <w:rsid w:val="00AF4F9E"/>
     <w:rsid w:val="00B04C7F"/>
     <w:rsid w:val="00B42E8E"/>
     <w:rsid w:val="00B71002"/>
     <w:rsid w:val="00B92B44"/>
     <w:rsid w:val="00BC57DD"/>
     <w:rsid w:val="00BF3A2F"/>
     <w:rsid w:val="00C6068C"/>
     <w:rsid w:val="00CB00D4"/>
     <w:rsid w:val="00CE3EE3"/>
     <w:rsid w:val="00D24ACB"/>
     <w:rsid w:val="00D506B3"/>
+    <w:rsid w:val="00D50831"/>
     <w:rsid w:val="00D65FBE"/>
     <w:rsid w:val="00D9618B"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E740AE"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E96079"/>
     <w:rsid w:val="00F651AD"/>
     <w:rsid w:val="00F729BF"/>
     <w:rsid w:val="00F90C42"/>
     <w:rsid w:val="00FA04E5"/>
     <w:rsid w:val="00FE5D29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7537,69 +7661,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>980</Words>
-  <Characters>5587</Characters>
+  <Words>983</Words>
+  <Characters>5606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6554</CharactersWithSpaces>
+  <CharactersWithSpaces>6576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d g</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>