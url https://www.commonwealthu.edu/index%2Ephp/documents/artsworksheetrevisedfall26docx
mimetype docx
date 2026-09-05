--- v0 (2026-07-26)
+++ v1 (2026-09-05)
@@ -5340,50 +5340,133 @@
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B52C46" w:rsidRPr="00437499" w14:paraId="672541E9" w14:textId="07CF4347" w:rsidTr="00B52C46">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D98166B" w14:textId="0BD0E378" w:rsidR="00B52C46" w:rsidRPr="00A675C3" w:rsidRDefault="00B52C46" w:rsidP="00FF0578">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337244C7" w14:textId="0CBFDB2D" w:rsidR="00B52C46" w:rsidRPr="00A675C3" w:rsidRDefault="00B52C46" w:rsidP="00FF0578">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does not Meet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308E3407" w14:textId="70455A1C" w:rsidR="00B52C46" w:rsidRPr="00A675C3" w:rsidRDefault="00B52C46" w:rsidP="00FF0578">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B52C46" w:rsidRPr="00437499" w14:paraId="7119EC9B" w14:textId="77777777" w:rsidTr="00B52C46">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E750B0" w14:textId="77777777" w:rsidR="00B52C46" w:rsidRPr="00A675C3" w:rsidRDefault="00B52C46" w:rsidP="00FF0578">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>