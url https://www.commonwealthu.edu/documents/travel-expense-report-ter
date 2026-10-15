--- v0 (2025-10-09)
+++ v1 (2026-10-15)
@@ -1,78 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\BL-Finance and Business Services\Accounts Payable\FORMS CUP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.commonwealthu.edu\data\UsersABC\dburger\Desktop\Harris\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{861D77A5-34A8-4B4F-93E2-BC18C988F56F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2682774-8C75-4700-942C-13A9595B9045}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="10185" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TER" sheetId="1" r:id="rId1"/>
     <sheet name="TER INSTR" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G41" i="1" l="1"/>
   <c r="T41" i="1" s="1"/>
   <c r="G40" i="1"/>
   <c r="T40" i="1" s="1"/>
   <c r="G39" i="1"/>
   <c r="T39" i="1" s="1"/>
   <c r="G38" i="1"/>
   <c r="T38" i="1" s="1"/>
   <c r="G37" i="1"/>
   <c r="T37" i="1" s="1"/>
   <c r="G36" i="1"/>
   <c r="T36" i="1" s="1"/>
   <c r="G35" i="1"/>
   <c r="T35" i="1" s="1"/>
   <c r="G34" i="1"/>
   <c r="T34" i="1" s="1"/>
   <c r="G33" i="1"/>
   <c r="T33" i="1" s="1"/>
@@ -1378,751 +1389,660 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="278">
+  <cellXfs count="226">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="43" fontId="1" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="17" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="4" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="167" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="0" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -2731,1845 +2651,1845 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="T3" sqref="T3"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="17" max="17" width="3" customWidth="1"/>
     <col min="20" max="20" width="19.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="169" t="s">
+      <c r="A1" s="128" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="169"/>
-[...13 lines deleted...]
-      <c r="P1" s="170" t="s">
+      <c r="B1" s="128"/>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="128"/>
+      <c r="G1" s="128"/>
+      <c r="H1" s="128"/>
+      <c r="I1" s="128"/>
+      <c r="J1" s="128"/>
+      <c r="K1" s="128"/>
+      <c r="L1" s="128"/>
+      <c r="M1" s="128"/>
+      <c r="N1" s="128"/>
+      <c r="O1" s="128"/>
+      <c r="P1" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="Q1" s="170"/>
-[...2 lines deleted...]
-      <c r="T1" s="170"/>
+      <c r="Q1" s="129"/>
+      <c r="R1" s="129"/>
+      <c r="S1" s="129"/>
+      <c r="T1" s="129"/>
     </row>
     <row r="2" spans="1:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="169"/>
-[...19 lines deleted...]
-        <v>45665</v>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
+      <c r="G2" s="128"/>
+      <c r="H2" s="128"/>
+      <c r="I2" s="128"/>
+      <c r="J2" s="128"/>
+      <c r="K2" s="128"/>
+      <c r="L2" s="128"/>
+      <c r="M2" s="128"/>
+      <c r="N2" s="128"/>
+      <c r="O2" s="128"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="132"/>
+      <c r="T2" s="127">
+        <v>46279</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
     </row>
     <row r="4" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="174" t="s">
+      <c r="A4" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="175"/>
-[...13 lines deleted...]
-      <c r="P4" s="174" t="s">
+      <c r="B4" s="134"/>
+      <c r="C4" s="134"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="134"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134"/>
+      <c r="J4" s="134"/>
+      <c r="K4" s="134"/>
+      <c r="L4" s="134"/>
+      <c r="M4" s="134"/>
+      <c r="N4" s="134"/>
+      <c r="O4" s="135"/>
+      <c r="P4" s="133" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="175"/>
-[...2 lines deleted...]
-      <c r="T4" s="176"/>
+      <c r="Q4" s="134"/>
+      <c r="R4" s="134"/>
+      <c r="S4" s="134"/>
+      <c r="T4" s="135"/>
     </row>
     <row r="5" spans="1:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="6"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="9"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A6" s="177" t="s">
+      <c r="A6" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="178"/>
-[...4 lines deleted...]
-      <c r="G6" s="182" t="s">
+      <c r="B6" s="137"/>
+      <c r="C6" s="138"/>
+      <c r="D6" s="139"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="140"/>
+      <c r="G6" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="182"/>
-[...2 lines deleted...]
-      <c r="K6" s="181"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="142"/>
+      <c r="J6" s="139"/>
+      <c r="K6" s="140"/>
       <c r="L6" s="10"/>
-      <c r="M6" s="11"/>
-[...6 lines deleted...]
-      <c r="T6" s="186"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="143"/>
+      <c r="Q6" s="144"/>
+      <c r="R6" s="144"/>
+      <c r="S6" s="144"/>
+      <c r="T6" s="145"/>
     </row>
     <row r="7" spans="1:20" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="13"/>
-[...18 lines deleted...]
-      <c r="T7" s="20"/>
+      <c r="A7" s="11"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="15"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="18"/>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A8" s="177" t="s">
+      <c r="A8" s="136" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="189"/>
-[...17 lines deleted...]
-      <c r="T8" s="186"/>
+      <c r="B8" s="148"/>
+      <c r="C8" s="138"/>
+      <c r="D8" s="140"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="141"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="143"/>
+      <c r="Q8" s="144"/>
+      <c r="R8" s="144"/>
+      <c r="S8" s="144"/>
+      <c r="T8" s="145"/>
     </row>
     <row r="9" spans="1:20" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="13"/>
-[...18 lines deleted...]
-      <c r="T9" s="20"/>
+      <c r="A9" s="11"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="15"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="18"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A10" s="177" t="s">
+      <c r="A10" s="136" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="178"/>
-[...4 lines deleted...]
-      <c r="G10" s="178" t="s">
+      <c r="B10" s="137"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="140"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="H10" s="178"/>
-      <c r="I10" s="23"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="20"/>
       <c r="J10" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="K10" s="23"/>
-[...8 lines deleted...]
-      <c r="T10" s="186"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="143"/>
+      <c r="Q10" s="144"/>
+      <c r="R10" s="144"/>
+      <c r="S10" s="144"/>
+      <c r="T10" s="145"/>
     </row>
     <row r="11" spans="1:20" ht="4.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="26"/>
+      <c r="A11" s="23"/>
       <c r="B11" s="5"/>
-      <c r="C11" s="27"/>
-[...2 lines deleted...]
-      <c r="F11" s="27"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="6"/>
-      <c r="P11" s="18"/>
-[...3 lines deleted...]
-      <c r="T11" s="20"/>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="17"/>
+      <c r="R11" s="17"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="18"/>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A12" s="177" t="s">
+      <c r="A12" s="136" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="178"/>
-[...4 lines deleted...]
-      <c r="G12" s="178" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="H12" s="178"/>
-[...2 lines deleted...]
-      <c r="K12" s="181"/>
+      <c r="H12" s="137"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="140"/>
       <c r="L12" s="10"/>
-      <c r="M12" s="11"/>
-[...6 lines deleted...]
-      <c r="T12" s="186"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="143"/>
+      <c r="Q12" s="144"/>
+      <c r="R12" s="144"/>
+      <c r="S12" s="144"/>
+      <c r="T12" s="145"/>
     </row>
     <row r="13" spans="1:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="26"/>
+      <c r="A13" s="23"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
-      <c r="P13" s="18"/>
-[...3 lines deleted...]
-      <c r="T13" s="20"/>
+      <c r="P13" s="16"/>
+      <c r="Q13" s="17"/>
+      <c r="R13" s="17"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="18"/>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="29"/>
-[...4 lines deleted...]
-      <c r="G14" s="22" t="s">
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="146"/>
+      <c r="E14" s="147"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="H14" s="29"/>
-[...1 lines deleted...]
-      <c r="J14" s="32" t="str">
+      <c r="H14" s="24"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="26" t="str">
         <f>TEXT(D16-D14,"d ")</f>
         <v xml:space="preserve">0 </v>
       </c>
-      <c r="K14" s="29"/>
-[...8 lines deleted...]
-      <c r="T14" s="186"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="143"/>
+      <c r="Q14" s="144"/>
+      <c r="R14" s="144"/>
+      <c r="S14" s="144"/>
+      <c r="T14" s="145"/>
     </row>
     <row r="15" spans="1:20" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="34"/>
-[...18 lines deleted...]
-      <c r="T15" s="20"/>
+      <c r="A15" s="23"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="17"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="18"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="29"/>
-[...4 lines deleted...]
-      <c r="G16" s="22" t="s">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="156"/>
+      <c r="E16" s="157"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H16" s="29"/>
-[...1 lines deleted...]
-      <c r="J16" s="37">
+      <c r="H16" s="24"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="29">
         <f>IF((($D$16-INT($D$16))*24)-(($D$14-INT($D$14))*24)&gt;=0,(($D$16-INT($D$16))*24)-(($D$14-INT($D$14))*24),24+(($D$16-INT($D$16))*24)-(($D$14-INT($D$14))*24))</f>
         <v>0</v>
       </c>
-      <c r="K16" s="29"/>
-[...8 lines deleted...]
-      <c r="T16" s="186"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="143"/>
+      <c r="Q16" s="144"/>
+      <c r="R16" s="144"/>
+      <c r="S16" s="144"/>
+      <c r="T16" s="145"/>
     </row>
     <row r="17" spans="1:20" ht="6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="28"/>
-[...18 lines deleted...]
-      <c r="T17" s="20"/>
+      <c r="A17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="27"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="18"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A18" s="34" t="s">
+      <c r="A18" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="35"/>
-[...17 lines deleted...]
-      <c r="T18" s="186"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="158"/>
+      <c r="E18" s="159"/>
+      <c r="F18" s="160"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="143"/>
+      <c r="Q18" s="144"/>
+      <c r="R18" s="144"/>
+      <c r="S18" s="144"/>
+      <c r="T18" s="145"/>
     </row>
     <row r="19" spans="1:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="34"/>
-[...18 lines deleted...]
-      <c r="T19" s="20"/>
+      <c r="A19" s="23"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="16"/>
+      <c r="Q19" s="17"/>
+      <c r="R19" s="17"/>
+      <c r="S19" s="17"/>
+      <c r="T19" s="18"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A20" s="34" t="s">
+      <c r="A20" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="35"/>
-[...4 lines deleted...]
-      <c r="G20" s="102" t="s">
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="138"/>
+      <c r="E20" s="139"/>
+      <c r="F20" s="140"/>
+      <c r="G20" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H20" s="35"/>
-[...11 lines deleted...]
-      <c r="T20" s="186"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="143"/>
+      <c r="Q20" s="144"/>
+      <c r="R20" s="144"/>
+      <c r="S20" s="144"/>
+      <c r="T20" s="145"/>
     </row>
     <row r="21" spans="1:20" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="39"/>
-[...18 lines deleted...]
-      <c r="T21" s="43"/>
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="32"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+      <c r="T21" s="35"/>
     </row>
     <row r="22" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="190" t="s">
+      <c r="A22" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="191"/>
-[...17 lines deleted...]
-      <c r="T22" s="192"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="150"/>
+      <c r="G22" s="150"/>
+      <c r="H22" s="150"/>
+      <c r="I22" s="150"/>
+      <c r="J22" s="150"/>
+      <c r="K22" s="150"/>
+      <c r="L22" s="150"/>
+      <c r="M22" s="150"/>
+      <c r="N22" s="150"/>
+      <c r="O22" s="150"/>
+      <c r="P22" s="150"/>
+      <c r="Q22" s="150"/>
+      <c r="R22" s="150"/>
+      <c r="S22" s="150"/>
+      <c r="T22" s="151"/>
     </row>
     <row r="23" spans="1:20" ht="1.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="26"/>
+      <c r="A23" s="23"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
-      <c r="O23" s="44"/>
+      <c r="O23" s="36"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
-      <c r="R23" s="45"/>
+      <c r="R23" s="37"/>
       <c r="S23" s="5"/>
-      <c r="T23" s="46"/>
+      <c r="T23" s="38"/>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A24" s="47"/>
-[...1 lines deleted...]
-      <c r="C24" s="193" t="s">
+      <c r="A24" s="39"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="D24" s="193"/>
-[...3 lines deleted...]
-      <c r="H24" s="48" t="s">
+      <c r="D24" s="152"/>
+      <c r="E24" s="152"/>
+      <c r="F24" s="152"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="I24" s="29"/>
-[...1 lines deleted...]
-      <c r="K24" s="193" t="s">
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="L24" s="193"/>
-[...5 lines deleted...]
-      <c r="R24" s="48" t="s">
+      <c r="L24" s="152"/>
+      <c r="M24" s="152"/>
+      <c r="N24" s="152"/>
+      <c r="O24" s="152"/>
+      <c r="P24" s="152"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="S24" s="48"/>
-      <c r="T24" s="50"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="41"/>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A25" s="51" t="s">
+      <c r="A25" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="52"/>
-[...7 lines deleted...]
-      <c r="J25" s="52" t="s">
+      <c r="B25" s="42"/>
+      <c r="C25" s="153"/>
+      <c r="D25" s="154"/>
+      <c r="E25" s="154"/>
+      <c r="F25" s="155"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="K25" s="194"/>
-[...8 lines deleted...]
-      <c r="T25" s="58"/>
+      <c r="K25" s="153"/>
+      <c r="L25" s="154"/>
+      <c r="M25" s="154"/>
+      <c r="N25" s="154"/>
+      <c r="O25" s="154"/>
+      <c r="P25" s="155"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="47"/>
+      <c r="T25" s="48"/>
     </row>
     <row r="26" spans="1:20" ht="1.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="51"/>
-[...18 lines deleted...]
-      <c r="T26" s="58"/>
+      <c r="A26" s="23"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="50"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="45"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="48"/>
     </row>
     <row r="27" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="190" t="s">
+      <c r="A27" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="191"/>
-[...17 lines deleted...]
-      <c r="T27" s="192"/>
+      <c r="B27" s="150"/>
+      <c r="C27" s="150"/>
+      <c r="D27" s="150"/>
+      <c r="E27" s="150"/>
+      <c r="F27" s="150"/>
+      <c r="G27" s="150"/>
+      <c r="H27" s="150"/>
+      <c r="I27" s="150"/>
+      <c r="J27" s="150"/>
+      <c r="K27" s="150"/>
+      <c r="L27" s="150"/>
+      <c r="M27" s="150"/>
+      <c r="N27" s="150"/>
+      <c r="O27" s="150"/>
+      <c r="P27" s="150"/>
+      <c r="Q27" s="150"/>
+      <c r="R27" s="150"/>
+      <c r="S27" s="150"/>
+      <c r="T27" s="151"/>
     </row>
     <row r="28" spans="1:20" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="215" t="s">
+      <c r="A28" s="171" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="205" t="s">
+      <c r="B28" s="161" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="215" t="s">
+      <c r="C28" s="171" t="s">
         <v>27</v>
       </c>
-      <c r="D28" s="217"/>
-[...1 lines deleted...]
-      <c r="F28" s="221" t="s">
+      <c r="D28" s="173"/>
+      <c r="E28" s="174"/>
+      <c r="F28" s="177" t="s">
         <v>28</v>
       </c>
-      <c r="G28" s="61" t="s">
+      <c r="G28" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="H28" s="221" t="s">
+      <c r="H28" s="177" t="s">
         <v>30</v>
       </c>
-      <c r="I28" s="221" t="s">
+      <c r="I28" s="177" t="s">
         <v>31</v>
       </c>
-      <c r="J28" s="221" t="s">
+      <c r="J28" s="177" t="s">
         <v>32</v>
       </c>
-      <c r="K28" s="61" t="s">
+      <c r="K28" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="L28" s="62" t="s">
+      <c r="L28" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="M28" s="215" t="s">
+      <c r="M28" s="171" t="s">
         <v>35</v>
       </c>
-      <c r="N28" s="217"/>
-[...3 lines deleted...]
-      <c r="R28" s="215" t="s">
+      <c r="N28" s="173"/>
+      <c r="O28" s="173"/>
+      <c r="P28" s="173"/>
+      <c r="Q28" s="174"/>
+      <c r="R28" s="171" t="s">
         <v>36</v>
       </c>
-      <c r="S28" s="218"/>
-      <c r="T28" s="205" t="s">
+      <c r="S28" s="174"/>
+      <c r="T28" s="161" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="216"/>
-[...20 lines deleted...]
-      <c r="T29" s="206"/>
+      <c r="A29" s="172"/>
+      <c r="B29" s="162"/>
+      <c r="C29" s="172"/>
+      <c r="D29" s="175"/>
+      <c r="E29" s="176"/>
+      <c r="F29" s="178"/>
+      <c r="G29" s="53">
+        <v>0.76</v>
+      </c>
+      <c r="H29" s="178"/>
+      <c r="I29" s="178"/>
+      <c r="J29" s="178"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="172"/>
+      <c r="N29" s="175"/>
+      <c r="O29" s="175"/>
+      <c r="P29" s="175"/>
+      <c r="Q29" s="176"/>
+      <c r="R29" s="172"/>
+      <c r="S29" s="176"/>
+      <c r="T29" s="162"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A30" s="66"/>
-[...5 lines deleted...]
-      <c r="G30" s="69">
+      <c r="A30" s="56"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="163"/>
+      <c r="D30" s="164"/>
+      <c r="E30" s="165"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="59">
         <f t="shared" ref="G30:G41" si="0">+F30*$G$29</f>
         <v>0</v>
       </c>
-      <c r="H30" s="70"/>
-[...11 lines deleted...]
-      <c r="T30" s="72">
+      <c r="H30" s="60"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="166"/>
+      <c r="N30" s="167"/>
+      <c r="O30" s="167"/>
+      <c r="P30" s="167"/>
+      <c r="Q30" s="168"/>
+      <c r="R30" s="169"/>
+      <c r="S30" s="170"/>
+      <c r="T30" s="62">
         <f>+G30+H30+I30+J30+K30+R30+L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A31" s="73"/>
-[...5 lines deleted...]
-      <c r="G31" s="76">
+      <c r="A31" s="63"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="138"/>
+      <c r="D31" s="139"/>
+      <c r="E31" s="140"/>
+      <c r="F31" s="65"/>
+      <c r="G31" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H31" s="77"/>
-[...11 lines deleted...]
-      <c r="T31" s="79">
+      <c r="H31" s="67"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="179"/>
+      <c r="N31" s="180"/>
+      <c r="O31" s="180"/>
+      <c r="P31" s="180"/>
+      <c r="Q31" s="181"/>
+      <c r="R31" s="182"/>
+      <c r="S31" s="183"/>
+      <c r="T31" s="69">
         <f t="shared" ref="T31:T41" si="1">+G31+H31+I31+J31+K31+R31+L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A32" s="73"/>
-[...5 lines deleted...]
-      <c r="G32" s="76">
+      <c r="A32" s="63"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="138"/>
+      <c r="D32" s="139"/>
+      <c r="E32" s="140"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H32" s="77"/>
-[...11 lines deleted...]
-      <c r="T32" s="79">
+      <c r="H32" s="67"/>
+      <c r="I32" s="68"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="67"/>
+      <c r="L32" s="67"/>
+      <c r="M32" s="179"/>
+      <c r="N32" s="180"/>
+      <c r="O32" s="180"/>
+      <c r="P32" s="180"/>
+      <c r="Q32" s="181"/>
+      <c r="R32" s="182"/>
+      <c r="S32" s="183"/>
+      <c r="T32" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A33" s="73"/>
-[...5 lines deleted...]
-      <c r="G33" s="76">
+      <c r="A33" s="63"/>
+      <c r="B33" s="64"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="139"/>
+      <c r="E33" s="140"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H33" s="77"/>
-[...11 lines deleted...]
-      <c r="T33" s="79">
+      <c r="H33" s="67"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="67"/>
+      <c r="L33" s="67"/>
+      <c r="M33" s="179"/>
+      <c r="N33" s="180"/>
+      <c r="O33" s="180"/>
+      <c r="P33" s="180"/>
+      <c r="Q33" s="181"/>
+      <c r="R33" s="182"/>
+      <c r="S33" s="183"/>
+      <c r="T33" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A34" s="73"/>
-[...5 lines deleted...]
-      <c r="G34" s="76">
+      <c r="A34" s="63"/>
+      <c r="B34" s="64"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="139"/>
+      <c r="E34" s="140"/>
+      <c r="F34" s="65"/>
+      <c r="G34" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H34" s="77"/>
-[...11 lines deleted...]
-      <c r="T34" s="79">
+      <c r="H34" s="67"/>
+      <c r="I34" s="68"/>
+      <c r="J34" s="68"/>
+      <c r="K34" s="67"/>
+      <c r="L34" s="67"/>
+      <c r="M34" s="179"/>
+      <c r="N34" s="180"/>
+      <c r="O34" s="180"/>
+      <c r="P34" s="180"/>
+      <c r="Q34" s="181"/>
+      <c r="R34" s="182"/>
+      <c r="S34" s="183"/>
+      <c r="T34" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A35" s="73"/>
-[...5 lines deleted...]
-      <c r="G35" s="76">
+      <c r="A35" s="63"/>
+      <c r="B35" s="64"/>
+      <c r="C35" s="138"/>
+      <c r="D35" s="139"/>
+      <c r="E35" s="140"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H35" s="77"/>
-[...11 lines deleted...]
-      <c r="T35" s="79">
+      <c r="H35" s="67"/>
+      <c r="I35" s="68"/>
+      <c r="J35" s="68"/>
+      <c r="K35" s="67"/>
+      <c r="L35" s="67"/>
+      <c r="M35" s="179"/>
+      <c r="N35" s="180"/>
+      <c r="O35" s="180"/>
+      <c r="P35" s="180"/>
+      <c r="Q35" s="181"/>
+      <c r="R35" s="182"/>
+      <c r="S35" s="183"/>
+      <c r="T35" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A36" s="73"/>
-[...5 lines deleted...]
-      <c r="G36" s="76">
+      <c r="A36" s="63"/>
+      <c r="B36" s="64"/>
+      <c r="C36" s="138"/>
+      <c r="D36" s="139"/>
+      <c r="E36" s="140"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H36" s="77"/>
-[...11 lines deleted...]
-      <c r="T36" s="79">
+      <c r="H36" s="67"/>
+      <c r="I36" s="68"/>
+      <c r="J36" s="68"/>
+      <c r="K36" s="67"/>
+      <c r="L36" s="67"/>
+      <c r="M36" s="179"/>
+      <c r="N36" s="180"/>
+      <c r="O36" s="180"/>
+      <c r="P36" s="180"/>
+      <c r="Q36" s="181"/>
+      <c r="R36" s="182"/>
+      <c r="S36" s="183"/>
+      <c r="T36" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A37" s="73"/>
-[...5 lines deleted...]
-      <c r="G37" s="76">
+      <c r="A37" s="63"/>
+      <c r="B37" s="64"/>
+      <c r="C37" s="138"/>
+      <c r="D37" s="139"/>
+      <c r="E37" s="140"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H37" s="77"/>
-[...11 lines deleted...]
-      <c r="T37" s="79">
+      <c r="H37" s="67"/>
+      <c r="I37" s="68"/>
+      <c r="J37" s="68"/>
+      <c r="K37" s="67"/>
+      <c r="L37" s="67"/>
+      <c r="M37" s="179"/>
+      <c r="N37" s="180"/>
+      <c r="O37" s="180"/>
+      <c r="P37" s="180"/>
+      <c r="Q37" s="181"/>
+      <c r="R37" s="182"/>
+      <c r="S37" s="183"/>
+      <c r="T37" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A38" s="73"/>
-[...5 lines deleted...]
-      <c r="G38" s="76">
+      <c r="A38" s="63"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="138"/>
+      <c r="D38" s="139"/>
+      <c r="E38" s="140"/>
+      <c r="F38" s="65"/>
+      <c r="G38" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H38" s="77"/>
-[...11 lines deleted...]
-      <c r="T38" s="79">
+      <c r="H38" s="67"/>
+      <c r="I38" s="68"/>
+      <c r="J38" s="68"/>
+      <c r="K38" s="67"/>
+      <c r="L38" s="67"/>
+      <c r="M38" s="179"/>
+      <c r="N38" s="180"/>
+      <c r="O38" s="180"/>
+      <c r="P38" s="180"/>
+      <c r="Q38" s="181"/>
+      <c r="R38" s="182"/>
+      <c r="S38" s="183"/>
+      <c r="T38" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A39" s="73"/>
-[...5 lines deleted...]
-      <c r="G39" s="76">
+      <c r="A39" s="63"/>
+      <c r="B39" s="64"/>
+      <c r="C39" s="138"/>
+      <c r="D39" s="139"/>
+      <c r="E39" s="140"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H39" s="77"/>
-[...11 lines deleted...]
-      <c r="T39" s="79">
+      <c r="H39" s="67"/>
+      <c r="I39" s="68"/>
+      <c r="J39" s="68"/>
+      <c r="K39" s="67"/>
+      <c r="L39" s="67"/>
+      <c r="M39" s="179"/>
+      <c r="N39" s="180"/>
+      <c r="O39" s="180"/>
+      <c r="P39" s="180"/>
+      <c r="Q39" s="181"/>
+      <c r="R39" s="182"/>
+      <c r="S39" s="183"/>
+      <c r="T39" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A40" s="73"/>
-[...5 lines deleted...]
-      <c r="G40" s="76">
+      <c r="A40" s="63"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="138"/>
+      <c r="D40" s="139"/>
+      <c r="E40" s="140"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H40" s="77"/>
-[...11 lines deleted...]
-      <c r="T40" s="79">
+      <c r="H40" s="67"/>
+      <c r="I40" s="68"/>
+      <c r="J40" s="68"/>
+      <c r="K40" s="67"/>
+      <c r="L40" s="67"/>
+      <c r="M40" s="179"/>
+      <c r="N40" s="180"/>
+      <c r="O40" s="180"/>
+      <c r="P40" s="180"/>
+      <c r="Q40" s="181"/>
+      <c r="R40" s="182"/>
+      <c r="S40" s="183"/>
+      <c r="T40" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="73"/>
-[...5 lines deleted...]
-      <c r="G41" s="76">
+      <c r="A41" s="63"/>
+      <c r="B41" s="64"/>
+      <c r="C41" s="138"/>
+      <c r="D41" s="139"/>
+      <c r="E41" s="140"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H41" s="77"/>
-[...11 lines deleted...]
-      <c r="T41" s="80">
+      <c r="H41" s="67"/>
+      <c r="I41" s="68"/>
+      <c r="J41" s="68"/>
+      <c r="K41" s="68"/>
+      <c r="L41" s="67"/>
+      <c r="M41" s="179"/>
+      <c r="N41" s="180"/>
+      <c r="O41" s="180"/>
+      <c r="P41" s="180"/>
+      <c r="Q41" s="181"/>
+      <c r="R41" s="182"/>
+      <c r="S41" s="183"/>
+      <c r="T41" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="81" t="s">
+      <c r="A42" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="82"/>
-[...15 lines deleted...]
-      <c r="R42" s="88" t="s">
+      <c r="B42" s="72"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="73"/>
+      <c r="E42" s="73"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="73"/>
+      <c r="H42" s="72"/>
+      <c r="I42" s="73"/>
+      <c r="J42" s="73"/>
+      <c r="K42" s="75"/>
+      <c r="L42" s="75"/>
+      <c r="M42" s="72"/>
+      <c r="N42" s="74"/>
+      <c r="O42" s="76"/>
+      <c r="P42" s="72"/>
+      <c r="Q42" s="72"/>
+      <c r="R42" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="S42" s="82"/>
-      <c r="T42" s="89">
+      <c r="S42" s="72"/>
+      <c r="T42" s="78">
         <f>SUM(T30:T41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A43" s="90" t="s">
+      <c r="A43" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="82"/>
-[...17 lines deleted...]
-      <c r="T43" s="93"/>
+      <c r="B43" s="72"/>
+      <c r="C43" s="72"/>
+      <c r="D43" s="72"/>
+      <c r="E43" s="80"/>
+      <c r="F43" s="72"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="72"/>
+      <c r="I43" s="72"/>
+      <c r="J43" s="72"/>
+      <c r="K43" s="81"/>
+      <c r="L43" s="81"/>
+      <c r="M43" s="81"/>
+      <c r="N43" s="81"/>
+      <c r="O43" s="81"/>
+      <c r="P43" s="81"/>
+      <c r="Q43" s="81"/>
+      <c r="R43" s="81"/>
+      <c r="S43" s="81"/>
+      <c r="T43" s="82"/>
     </row>
     <row r="44" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A44" s="90" t="s">
+      <c r="A44" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="82"/>
-[...17 lines deleted...]
-      <c r="T44" s="96"/>
+      <c r="B44" s="72"/>
+      <c r="C44" s="72"/>
+      <c r="D44" s="72"/>
+      <c r="E44" s="72"/>
+      <c r="F44" s="72"/>
+      <c r="G44" s="72"/>
+      <c r="H44" s="72"/>
+      <c r="I44" s="72"/>
+      <c r="J44" s="72"/>
+      <c r="K44" s="72"/>
+      <c r="L44" s="72"/>
+      <c r="M44" s="83"/>
+      <c r="N44" s="84"/>
+      <c r="O44" s="83"/>
+      <c r="P44" s="83"/>
+      <c r="Q44" s="84"/>
+      <c r="R44" s="83"/>
+      <c r="S44" s="84"/>
+      <c r="T44" s="85"/>
     </row>
     <row r="45" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="97" t="s">
+      <c r="A45" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="82"/>
-[...17 lines deleted...]
-      <c r="T45" s="96"/>
+      <c r="B45" s="72"/>
+      <c r="C45" s="72"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="80"/>
+      <c r="F45" s="80"/>
+      <c r="G45" s="80"/>
+      <c r="H45" s="72"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="83"/>
+      <c r="N45" s="84"/>
+      <c r="O45" s="83"/>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="84"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="84"/>
+      <c r="T45" s="85"/>
     </row>
     <row r="46" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="228" t="s">
+      <c r="A46" s="184" t="s">
         <v>43</v>
       </c>
-      <c r="B46" s="229"/>
-[...17 lines deleted...]
-      <c r="T46" s="230"/>
+      <c r="B46" s="185"/>
+      <c r="C46" s="185"/>
+      <c r="D46" s="185"/>
+      <c r="E46" s="185"/>
+      <c r="F46" s="185"/>
+      <c r="G46" s="185"/>
+      <c r="H46" s="185"/>
+      <c r="I46" s="185"/>
+      <c r="J46" s="185"/>
+      <c r="K46" s="185"/>
+      <c r="L46" s="185"/>
+      <c r="M46" s="185"/>
+      <c r="N46" s="185"/>
+      <c r="O46" s="185"/>
+      <c r="P46" s="185"/>
+      <c r="Q46" s="185"/>
+      <c r="R46" s="185"/>
+      <c r="S46" s="185"/>
+      <c r="T46" s="186"/>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A47" s="235" t="s">
+      <c r="A47" s="190" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="236"/>
-[...17 lines deleted...]
-      <c r="T47" s="237"/>
+      <c r="B47" s="191"/>
+      <c r="C47" s="191"/>
+      <c r="D47" s="191"/>
+      <c r="E47" s="191"/>
+      <c r="F47" s="191"/>
+      <c r="G47" s="191"/>
+      <c r="H47" s="191"/>
+      <c r="I47" s="191"/>
+      <c r="J47" s="191"/>
+      <c r="K47" s="191"/>
+      <c r="L47" s="191"/>
+      <c r="M47" s="191"/>
+      <c r="N47" s="191"/>
+      <c r="O47" s="191"/>
+      <c r="P47" s="191"/>
+      <c r="Q47" s="191"/>
+      <c r="R47" s="191"/>
+      <c r="S47" s="191"/>
+      <c r="T47" s="192"/>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A48" s="238"/>
-[...18 lines deleted...]
-      <c r="T48" s="240"/>
+      <c r="A48" s="193"/>
+      <c r="B48" s="194"/>
+      <c r="C48" s="194"/>
+      <c r="D48" s="194"/>
+      <c r="E48" s="194"/>
+      <c r="F48" s="194"/>
+      <c r="G48" s="194"/>
+      <c r="H48" s="194"/>
+      <c r="I48" s="194"/>
+      <c r="J48" s="194"/>
+      <c r="K48" s="194"/>
+      <c r="L48" s="194"/>
+      <c r="M48" s="194"/>
+      <c r="N48" s="194"/>
+      <c r="O48" s="194"/>
+      <c r="P48" s="194"/>
+      <c r="Q48" s="194"/>
+      <c r="R48" s="194"/>
+      <c r="S48" s="194"/>
+      <c r="T48" s="195"/>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A49" s="238"/>
-[...18 lines deleted...]
-      <c r="T49" s="240"/>
+      <c r="A49" s="193"/>
+      <c r="B49" s="194"/>
+      <c r="C49" s="194"/>
+      <c r="D49" s="194"/>
+      <c r="E49" s="194"/>
+      <c r="F49" s="194"/>
+      <c r="G49" s="194"/>
+      <c r="H49" s="194"/>
+      <c r="I49" s="194"/>
+      <c r="J49" s="194"/>
+      <c r="K49" s="194"/>
+      <c r="L49" s="194"/>
+      <c r="M49" s="194"/>
+      <c r="N49" s="194"/>
+      <c r="O49" s="194"/>
+      <c r="P49" s="194"/>
+      <c r="Q49" s="194"/>
+      <c r="R49" s="194"/>
+      <c r="S49" s="194"/>
+      <c r="T49" s="195"/>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A50" s="98"/>
-[...18 lines deleted...]
-      <c r="T50" s="100"/>
+      <c r="A50" s="87"/>
+      <c r="B50" s="88"/>
+      <c r="C50" s="88"/>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88"/>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88"/>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88"/>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88"/>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88"/>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88"/>
+      <c r="R50" s="88"/>
+      <c r="S50" s="88"/>
+      <c r="T50" s="89"/>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A51" s="101" t="s">
+      <c r="A51" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B51" s="31"/>
-[...5 lines deleted...]
-      <c r="H51" s="31" t="s">
+      <c r="B51" s="14"/>
+      <c r="C51" s="196"/>
+      <c r="D51" s="196"/>
+      <c r="E51" s="196"/>
+      <c r="F51" s="196"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="I51" s="103"/>
-[...10 lines deleted...]
-      <c r="T51" s="106"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="12"/>
+      <c r="K51" s="197"/>
+      <c r="L51" s="197"/>
+      <c r="M51" s="197"/>
+      <c r="N51" s="91"/>
+      <c r="O51" s="197"/>
+      <c r="P51" s="197"/>
+      <c r="Q51" s="91"/>
+      <c r="R51" s="92"/>
+      <c r="S51" s="91"/>
+      <c r="T51" s="93"/>
     </row>
     <row r="52" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="107"/>
-[...18 lines deleted...]
-      <c r="T52" s="110"/>
+      <c r="A52" s="31"/>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="32"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="32"/>
+      <c r="N52" s="32"/>
+      <c r="O52" s="32"/>
+      <c r="P52" s="32"/>
+      <c r="Q52" s="32"/>
+      <c r="R52" s="94"/>
+      <c r="S52" s="32"/>
+      <c r="T52" s="95"/>
     </row>
     <row r="53" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="228" t="s">
+      <c r="A53" s="184" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="229"/>
-[...17 lines deleted...]
-      <c r="T53" s="230"/>
+      <c r="B53" s="185"/>
+      <c r="C53" s="185"/>
+      <c r="D53" s="185"/>
+      <c r="E53" s="185"/>
+      <c r="F53" s="185"/>
+      <c r="G53" s="185"/>
+      <c r="H53" s="185"/>
+      <c r="I53" s="185"/>
+      <c r="J53" s="185"/>
+      <c r="K53" s="185"/>
+      <c r="L53" s="185"/>
+      <c r="M53" s="185"/>
+      <c r="N53" s="185"/>
+      <c r="O53" s="185"/>
+      <c r="P53" s="185"/>
+      <c r="Q53" s="185"/>
+      <c r="R53" s="185"/>
+      <c r="S53" s="185"/>
+      <c r="T53" s="186"/>
     </row>
     <row r="54" spans="1:20" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="111"/>
-[...18 lines deleted...]
-      <c r="T54" s="114"/>
+      <c r="A54" s="96"/>
+      <c r="B54" s="36"/>
+      <c r="C54" s="36"/>
+      <c r="D54" s="36"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="36"/>
+      <c r="G54" s="36"/>
+      <c r="H54" s="36"/>
+      <c r="I54" s="36"/>
+      <c r="J54" s="36"/>
+      <c r="K54" s="36"/>
+      <c r="L54" s="36"/>
+      <c r="M54" s="36"/>
+      <c r="N54" s="36"/>
+      <c r="O54" s="36"/>
+      <c r="P54" s="36"/>
+      <c r="Q54" s="36"/>
+      <c r="R54" s="97"/>
+      <c r="S54" s="36"/>
+      <c r="T54" s="98"/>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A55" s="101"/>
-[...5 lines deleted...]
-      <c r="G55" s="231" t="s">
+      <c r="A55" s="11"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="187" t="s">
         <v>48</v>
       </c>
-      <c r="H55" s="231"/>
-[...5 lines deleted...]
-      <c r="N55" s="232" t="s">
+      <c r="H55" s="187"/>
+      <c r="I55" s="187"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="27"/>
+      <c r="M55" s="99"/>
+      <c r="N55" s="187" t="s">
         <v>49</v>
       </c>
-      <c r="O55" s="232"/>
-[...2 lines deleted...]
-      <c r="R55" s="117" t="s">
+      <c r="O55" s="187"/>
+      <c r="P55" s="187"/>
+      <c r="Q55" s="99"/>
+      <c r="R55" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="S55" s="118"/>
-      <c r="T55" s="119"/>
+      <c r="S55" s="101"/>
+      <c r="T55" s="102"/>
     </row>
     <row r="56" spans="1:20" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="101"/>
-[...18 lines deleted...]
-      <c r="T56" s="119"/>
+      <c r="A56" s="11"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="103"/>
+      <c r="I56" s="103"/>
+      <c r="J56" s="103"/>
+      <c r="K56" s="103"/>
+      <c r="L56" s="103"/>
+      <c r="M56" s="104"/>
+      <c r="N56" s="104"/>
+      <c r="O56" s="104"/>
+      <c r="P56" s="99"/>
+      <c r="Q56" s="99"/>
+      <c r="R56" s="99"/>
+      <c r="S56" s="99"/>
+      <c r="T56" s="102"/>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A57" s="124" t="s">
+      <c r="A57" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="125"/>
-[...7 lines deleted...]
-      <c r="J57" s="125" t="s">
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="188"/>
+      <c r="H57" s="188"/>
+      <c r="I57" s="188"/>
+      <c r="J57" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K57" s="127"/>
-[...8 lines deleted...]
-      <c r="T57" s="119"/>
+      <c r="K57" s="105"/>
+      <c r="L57" s="106"/>
+      <c r="M57" s="24"/>
+      <c r="N57" s="189"/>
+      <c r="O57" s="189"/>
+      <c r="P57" s="189"/>
+      <c r="Q57" s="106"/>
+      <c r="R57" s="107"/>
+      <c r="S57" s="99"/>
+      <c r="T57" s="102"/>
     </row>
     <row r="58" spans="1:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="130"/>
-[...4 lines deleted...]
-      <c r="F58" s="131"/>
+      <c r="A58" s="23"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
       <c r="G58" s="5"/>
-      <c r="H58" s="131"/>
-[...3 lines deleted...]
-      <c r="L58" s="133"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="106"/>
+      <c r="L58" s="106"/>
       <c r="M58" s="5"/>
-      <c r="N58" s="134"/>
-[...5 lines deleted...]
-      <c r="T58" s="137"/>
+      <c r="N58" s="108"/>
+      <c r="O58" s="108"/>
+      <c r="P58" s="109"/>
+      <c r="Q58" s="106"/>
+      <c r="R58" s="37"/>
+      <c r="S58" s="106"/>
+      <c r="T58" s="38"/>
     </row>
     <row r="59" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="124" t="s">
+      <c r="A59" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B59" s="125"/>
-[...7 lines deleted...]
-      <c r="J59" s="125" t="s">
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="188"/>
+      <c r="H59" s="188"/>
+      <c r="I59" s="188"/>
+      <c r="J59" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K59" s="127"/>
-[...8 lines deleted...]
-      <c r="T59" s="139"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="106"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="189"/>
+      <c r="O59" s="189"/>
+      <c r="P59" s="189"/>
+      <c r="Q59" s="106"/>
+      <c r="R59" s="107"/>
+      <c r="S59" s="37"/>
+      <c r="T59" s="110"/>
     </row>
     <row r="60" spans="1:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="130"/>
-[...4 lines deleted...]
-      <c r="F60" s="131"/>
+      <c r="A60" s="23"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
       <c r="G60" s="5"/>
-      <c r="H60" s="22"/>
-[...11 lines deleted...]
-      <c r="T60" s="46"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="106"/>
+      <c r="L60" s="106"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="108"/>
+      <c r="O60" s="108"/>
+      <c r="P60" s="109"/>
+      <c r="Q60" s="106"/>
+      <c r="R60" s="37"/>
+      <c r="S60" s="106"/>
+      <c r="T60" s="38"/>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A61" s="124" t="s">
+      <c r="A61" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="B61" s="125"/>
-[...7 lines deleted...]
-      <c r="J61" s="125" t="s">
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="188"/>
+      <c r="H61" s="188"/>
+      <c r="I61" s="188"/>
+      <c r="J61" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K61" s="127"/>
-[...8 lines deleted...]
-      <c r="T61" s="142"/>
+      <c r="K61" s="105"/>
+      <c r="L61" s="106"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="189"/>
+      <c r="O61" s="189"/>
+      <c r="P61" s="189"/>
+      <c r="Q61" s="106"/>
+      <c r="R61" s="107"/>
+      <c r="S61" s="106"/>
+      <c r="T61" s="38"/>
     </row>
     <row r="62" spans="1:20" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="101"/>
-[...16 lines deleted...]
-      <c r="R62" s="146">
+      <c r="A62" s="11"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="14"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="14"/>
+      <c r="K62" s="111"/>
+      <c r="L62" s="111"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="112"/>
+      <c r="O62" s="112"/>
+      <c r="P62" s="109"/>
+      <c r="Q62" s="111"/>
+      <c r="R62" s="113">
         <v>45</v>
       </c>
-      <c r="S62" s="144"/>
-      <c r="T62" s="147"/>
+      <c r="S62" s="111"/>
+      <c r="T62" s="114"/>
     </row>
     <row r="63" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A63" s="124" t="s">
+      <c r="A63" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="125"/>
-[...7 lines deleted...]
-      <c r="J63" s="125" t="s">
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="188"/>
+      <c r="H63" s="188"/>
+      <c r="I63" s="188"/>
+      <c r="J63" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K63" s="127"/>
-[...8 lines deleted...]
-      <c r="T63" s="142"/>
+      <c r="K63" s="105"/>
+      <c r="L63" s="106"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="189"/>
+      <c r="O63" s="189"/>
+      <c r="P63" s="189"/>
+      <c r="Q63" s="106"/>
+      <c r="R63" s="107"/>
+      <c r="S63" s="106"/>
+      <c r="T63" s="38"/>
     </row>
     <row r="64" spans="1:20" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="101"/>
-[...18 lines deleted...]
-      <c r="T64" s="147"/>
+      <c r="A64" s="11"/>
+      <c r="B64" s="14"/>
+      <c r="C64" s="14"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="14"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="14"/>
+      <c r="K64" s="111"/>
+      <c r="L64" s="111"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="14"/>
+      <c r="O64" s="14"/>
+      <c r="P64" s="106"/>
+      <c r="Q64" s="111"/>
+      <c r="R64" s="115"/>
+      <c r="S64" s="111"/>
+      <c r="T64" s="114"/>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A65" s="124" t="s">
+      <c r="A65" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="B65" s="125"/>
-[...7 lines deleted...]
-      <c r="J65" s="125" t="s">
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="188"/>
+      <c r="H65" s="188"/>
+      <c r="I65" s="188"/>
+      <c r="J65" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K65" s="127"/>
-[...8 lines deleted...]
-      <c r="T65" s="142"/>
+      <c r="K65" s="105"/>
+      <c r="L65" s="106"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="208"/>
+      <c r="O65" s="208"/>
+      <c r="P65" s="208"/>
+      <c r="Q65" s="106"/>
+      <c r="R65" s="101"/>
+      <c r="S65" s="106"/>
+      <c r="T65" s="38"/>
     </row>
     <row r="66" spans="1:20" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="101"/>
-[...18 lines deleted...]
-      <c r="T66" s="147"/>
+      <c r="A66" s="11"/>
+      <c r="B66" s="14"/>
+      <c r="C66" s="14"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="111"/>
+      <c r="L66" s="111"/>
+      <c r="M66" s="14"/>
+      <c r="N66" s="14"/>
+      <c r="O66" s="14"/>
+      <c r="P66" s="106"/>
+      <c r="Q66" s="111"/>
+      <c r="R66" s="113"/>
+      <c r="S66" s="111"/>
+      <c r="T66" s="114"/>
     </row>
     <row r="67" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="51"/>
-[...11 lines deleted...]
-      <c r="M67" s="244" t="s">
+      <c r="A67" s="23"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="198"/>
+      <c r="H67" s="198"/>
+      <c r="I67" s="198"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="126"/>
+      <c r="L67" s="106"/>
+      <c r="M67" s="199" t="s">
         <v>54</v>
       </c>
-      <c r="N67" s="244"/>
-[...5 lines deleted...]
-      <c r="T67" s="142"/>
+      <c r="N67" s="199"/>
+      <c r="O67" s="199"/>
+      <c r="P67" s="199"/>
+      <c r="Q67" s="99"/>
+      <c r="R67" s="200"/>
+      <c r="S67" s="201"/>
+      <c r="T67" s="38"/>
     </row>
     <row r="68" spans="1:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="51"/>
-[...11 lines deleted...]
-      <c r="M68" s="22"/>
+      <c r="A68" s="23"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
       <c r="N68" s="10"/>
-      <c r="O68" s="11"/>
-[...4 lines deleted...]
-      <c r="T68" s="142"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="106"/>
+      <c r="Q68" s="106"/>
+      <c r="R68" s="37"/>
+      <c r="S68" s="106"/>
+      <c r="T68" s="38"/>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A69" s="247" t="s">
+      <c r="A69" s="202" t="s">
         <v>120</v>
       </c>
-      <c r="B69" s="248"/>
-[...17 lines deleted...]
-      <c r="T69" s="249"/>
+      <c r="B69" s="203"/>
+      <c r="C69" s="203"/>
+      <c r="D69" s="203"/>
+      <c r="E69" s="203"/>
+      <c r="F69" s="203"/>
+      <c r="G69" s="203"/>
+      <c r="H69" s="203"/>
+      <c r="I69" s="203"/>
+      <c r="J69" s="203"/>
+      <c r="K69" s="203"/>
+      <c r="L69" s="203"/>
+      <c r="M69" s="203"/>
+      <c r="N69" s="203"/>
+      <c r="O69" s="203"/>
+      <c r="P69" s="203"/>
+      <c r="Q69" s="203"/>
+      <c r="R69" s="203"/>
+      <c r="S69" s="203"/>
+      <c r="T69" s="204"/>
     </row>
     <row r="70" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="250"/>
-[...18 lines deleted...]
-      <c r="T70" s="252"/>
+      <c r="A70" s="205"/>
+      <c r="B70" s="206"/>
+      <c r="C70" s="206"/>
+      <c r="D70" s="206"/>
+      <c r="E70" s="206"/>
+      <c r="F70" s="206"/>
+      <c r="G70" s="206"/>
+      <c r="H70" s="206"/>
+      <c r="I70" s="206"/>
+      <c r="J70" s="206"/>
+      <c r="K70" s="206"/>
+      <c r="L70" s="206"/>
+      <c r="M70" s="206"/>
+      <c r="N70" s="206"/>
+      <c r="O70" s="206"/>
+      <c r="P70" s="206"/>
+      <c r="Q70" s="206"/>
+      <c r="R70" s="206"/>
+      <c r="S70" s="206"/>
+      <c r="T70" s="207"/>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A71" s="152"/>
-[...18 lines deleted...]
-      <c r="T71" s="153"/>
+      <c r="A71" s="5"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="37"/>
+      <c r="S71" s="5"/>
+      <c r="T71" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="103">
     <mergeCell ref="G67:I67"/>
     <mergeCell ref="M67:P67"/>
     <mergeCell ref="R67:S67"/>
     <mergeCell ref="A69:T70"/>
     <mergeCell ref="G61:I61"/>
     <mergeCell ref="N61:P61"/>
     <mergeCell ref="G63:I63"/>
     <mergeCell ref="N63:P63"/>
     <mergeCell ref="G65:I65"/>
     <mergeCell ref="N65:P65"/>
     <mergeCell ref="A53:T53"/>
     <mergeCell ref="G55:I55"/>
     <mergeCell ref="N55:P55"/>
     <mergeCell ref="G57:I57"/>
     <mergeCell ref="N57:P57"/>
     <mergeCell ref="G59:I59"/>
     <mergeCell ref="N59:P59"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="M41:Q41"/>
     <mergeCell ref="R41:S41"/>
     <mergeCell ref="A46:T46"/>
     <mergeCell ref="A47:T49"/>
@@ -4737,590 +4657,587 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Sheet1!$A$2:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>D18:F18</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31" style="155" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="155"/>
+    <col min="1" max="1" width="31" style="117" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="117"/>
+    <col min="4" max="4" width="11" style="117" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="117"/>
+    <col min="7" max="7" width="10.28515625" style="117" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="117"/>
+    <col min="9" max="9" width="7.7109375" style="117" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="117"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="210" t="s">
         <v>55</v>
       </c>
-      <c r="B1" s="255"/>
-[...6 lines deleted...]
-      <c r="I1" s="154"/>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="210"/>
+      <c r="H1" s="210"/>
+      <c r="I1" s="116"/>
     </row>
     <row r="3" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="256" t="s">
+      <c r="A3" s="211" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="256"/>
-[...8 lines deleted...]
-      <c r="K3" s="157"/>
+      <c r="B3" s="211"/>
+      <c r="C3" s="211"/>
+      <c r="D3" s="211"/>
+      <c r="E3" s="211"/>
+      <c r="F3" s="211"/>
+      <c r="G3" s="211"/>
+      <c r="H3" s="211"/>
+      <c r="I3" s="118"/>
+      <c r="J3" s="119"/>
+      <c r="K3" s="119"/>
     </row>
     <row r="4" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="256"/>
-[...9 lines deleted...]
-      <c r="K4" s="157"/>
+      <c r="A4" s="211"/>
+      <c r="B4" s="211"/>
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="211"/>
+      <c r="F4" s="211"/>
+      <c r="G4" s="211"/>
+      <c r="H4" s="211"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="119"/>
+      <c r="K4" s="119"/>
     </row>
     <row r="5" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="256"/>
-[...9 lines deleted...]
-      <c r="K5" s="157"/>
+      <c r="A5" s="211"/>
+      <c r="B5" s="211"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="211"/>
+      <c r="E5" s="211"/>
+      <c r="F5" s="211"/>
+      <c r="G5" s="211"/>
+      <c r="H5" s="211"/>
+      <c r="I5" s="118"/>
+      <c r="J5" s="119"/>
+      <c r="K5" s="119"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A6" s="158"/>
-[...9 lines deleted...]
-      <c r="K6" s="157"/>
+      <c r="A6" s="120"/>
+      <c r="B6" s="120"/>
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="120"/>
+      <c r="I6" s="120"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
     </row>
     <row r="7" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="257" t="s">
+      <c r="A7" s="212" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="257"/>
-[...8 lines deleted...]
-      <c r="K7" s="157"/>
+      <c r="B7" s="212"/>
+      <c r="C7" s="212"/>
+      <c r="D7" s="212"/>
+      <c r="E7" s="212"/>
+      <c r="F7" s="212"/>
+      <c r="G7" s="212"/>
+      <c r="H7" s="212"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="119"/>
+      <c r="K7" s="119"/>
     </row>
     <row r="8" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="257"/>
-[...9 lines deleted...]
-      <c r="K8" s="157"/>
+      <c r="A8" s="212"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="212"/>
+      <c r="H8" s="212"/>
+      <c r="I8" s="121"/>
+      <c r="J8" s="119"/>
+      <c r="K8" s="119"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="157"/>
-[...9 lines deleted...]
-      <c r="K9" s="157"/>
+      <c r="A9" s="119"/>
+      <c r="B9" s="119"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="119"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="119"/>
+      <c r="K9" s="119"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A10" s="160" t="s">
+      <c r="A10" s="122" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="258" t="s">
+      <c r="B10" s="213" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="258"/>
-[...7 lines deleted...]
-      <c r="A11" s="161" t="s">
+      <c r="C10" s="213"/>
+      <c r="D10" s="213"/>
+      <c r="E10" s="213"/>
+      <c r="F10" s="213"/>
+      <c r="G10" s="213"/>
+      <c r="H10" s="213"/>
+    </row>
+    <row r="11" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="123" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="254" t="s">
+      <c r="B11" s="209" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="254"/>
-[...7 lines deleted...]
-      <c r="A12" s="161" t="s">
+      <c r="C11" s="209"/>
+      <c r="D11" s="209"/>
+      <c r="E11" s="209"/>
+      <c r="F11" s="209"/>
+      <c r="G11" s="209"/>
+      <c r="H11" s="209"/>
+    </row>
+    <row r="12" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="123" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="254" t="s">
+      <c r="B12" s="209" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="254"/>
-[...7 lines deleted...]
-      <c r="A13" s="161" t="s">
+      <c r="C12" s="209"/>
+      <c r="D12" s="209"/>
+      <c r="E12" s="209"/>
+      <c r="F12" s="209"/>
+      <c r="G12" s="209"/>
+      <c r="H12" s="209"/>
+    </row>
+    <row r="13" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="123" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="254" t="s">
+      <c r="B13" s="209" t="s">
         <v>65</v>
       </c>
-      <c r="C13" s="254"/>
-[...7 lines deleted...]
-      <c r="A14" s="161" t="s">
+      <c r="C13" s="209"/>
+      <c r="D13" s="209"/>
+      <c r="E13" s="209"/>
+      <c r="F13" s="209"/>
+      <c r="G13" s="209"/>
+      <c r="H13" s="209"/>
+    </row>
+    <row r="14" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="254" t="s">
+      <c r="B14" s="209" t="s">
         <v>67</v>
       </c>
-      <c r="C14" s="254"/>
-[...7 lines deleted...]
-      <c r="A15" s="163" t="s">
+      <c r="C14" s="209"/>
+      <c r="D14" s="209"/>
+      <c r="E14" s="209"/>
+      <c r="F14" s="209"/>
+      <c r="G14" s="209"/>
+      <c r="H14" s="209"/>
+    </row>
+    <row r="15" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="B15" s="259" t="s">
+      <c r="B15" s="214" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="260"/>
-[...7 lines deleted...]
-      <c r="A16" s="163" t="s">
+      <c r="C15" s="215"/>
+      <c r="D15" s="215"/>
+      <c r="E15" s="215"/>
+      <c r="F15" s="215"/>
+      <c r="G15" s="215"/>
+      <c r="H15" s="216"/>
+    </row>
+    <row r="16" spans="1:11" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="125" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="259" t="s">
+      <c r="B16" s="214" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="260"/>
-[...7 lines deleted...]
-      <c r="A17" s="161" t="s">
+      <c r="C16" s="215"/>
+      <c r="D16" s="215"/>
+      <c r="E16" s="215"/>
+      <c r="F16" s="215"/>
+      <c r="G16" s="215"/>
+      <c r="H16" s="216"/>
+    </row>
+    <row r="17" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A17" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="254" t="s">
+      <c r="B17" s="209" t="s">
         <v>73</v>
       </c>
-      <c r="C17" s="254"/>
-[...7 lines deleted...]
-      <c r="A18" s="161" t="s">
+      <c r="C17" s="209"/>
+      <c r="D17" s="209"/>
+      <c r="E17" s="209"/>
+      <c r="F17" s="209"/>
+      <c r="G17" s="209"/>
+      <c r="H17" s="209"/>
+    </row>
+    <row r="18" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="254" t="s">
+      <c r="B18" s="209" t="s">
         <v>75</v>
       </c>
-      <c r="C18" s="254"/>
-[...7 lines deleted...]
-      <c r="A19" s="161" t="s">
+      <c r="C18" s="209"/>
+      <c r="D18" s="209"/>
+      <c r="E18" s="209"/>
+      <c r="F18" s="209"/>
+      <c r="G18" s="209"/>
+      <c r="H18" s="209"/>
+    </row>
+    <row r="19" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="123" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="254" t="s">
+      <c r="B19" s="209" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="254"/>
-[...7 lines deleted...]
-      <c r="A20" s="161" t="s">
+      <c r="C19" s="209"/>
+      <c r="D19" s="209"/>
+      <c r="E19" s="209"/>
+      <c r="F19" s="209"/>
+      <c r="G19" s="209"/>
+      <c r="H19" s="209"/>
+    </row>
+    <row r="20" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="123" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="254" t="s">
+      <c r="B20" s="209" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="254"/>
-[...7 lines deleted...]
-      <c r="A21" s="161" t="s">
+      <c r="C20" s="209"/>
+      <c r="D20" s="209"/>
+      <c r="E20" s="209"/>
+      <c r="F20" s="209"/>
+      <c r="G20" s="209"/>
+      <c r="H20" s="209"/>
+    </row>
+    <row r="21" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="123" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="254" t="s">
+      <c r="B21" s="209" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="254"/>
-[...7 lines deleted...]
-      <c r="A22" s="161" t="s">
+      <c r="C21" s="209"/>
+      <c r="D21" s="209"/>
+      <c r="E21" s="209"/>
+      <c r="F21" s="209"/>
+      <c r="G21" s="209"/>
+      <c r="H21" s="209"/>
+    </row>
+    <row r="22" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="123" t="s">
         <v>82</v>
       </c>
-      <c r="B22" s="254" t="s">
+      <c r="B22" s="209" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="254"/>
-[...7 lines deleted...]
-      <c r="A23" s="161" t="s">
+      <c r="C22" s="209"/>
+      <c r="D22" s="209"/>
+      <c r="E22" s="209"/>
+      <c r="F22" s="209"/>
+      <c r="G22" s="209"/>
+      <c r="H22" s="209"/>
+    </row>
+    <row r="23" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="123" t="s">
         <v>84</v>
       </c>
-      <c r="B23" s="254" t="s">
+      <c r="B23" s="209" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="254"/>
-[...7 lines deleted...]
-      <c r="A24" s="161" t="s">
+      <c r="C23" s="209"/>
+      <c r="D23" s="209"/>
+      <c r="E23" s="209"/>
+      <c r="F23" s="209"/>
+      <c r="G23" s="209"/>
+      <c r="H23" s="209"/>
+    </row>
+    <row r="24" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="123" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="254" t="s">
+      <c r="B24" s="209" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="254"/>
-[...7 lines deleted...]
-      <c r="A25" s="163" t="s">
+      <c r="C24" s="209"/>
+      <c r="D24" s="209"/>
+      <c r="E24" s="209"/>
+      <c r="F24" s="209"/>
+      <c r="G24" s="209"/>
+      <c r="H24" s="209"/>
+    </row>
+    <row r="25" spans="1:8" s="124" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="125" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="263" t="s">
+      <c r="B25" s="217" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="264"/>
-[...7 lines deleted...]
-      <c r="A26" s="164" t="s">
+      <c r="C25" s="218"/>
+      <c r="D25" s="218"/>
+      <c r="E25" s="218"/>
+      <c r="F25" s="218"/>
+      <c r="G25" s="218"/>
+      <c r="H25" s="219"/>
+    </row>
+    <row r="26" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="125" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="266" t="s">
+      <c r="B26" s="217" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="267"/>
-[...7 lines deleted...]
-      <c r="A27" s="164" t="s">
+      <c r="C26" s="218"/>
+      <c r="D26" s="218"/>
+      <c r="E26" s="218"/>
+      <c r="F26" s="218"/>
+      <c r="G26" s="218"/>
+      <c r="H26" s="219"/>
+    </row>
+    <row r="27" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="266" t="s">
+      <c r="B27" s="217" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="267"/>
-[...7 lines deleted...]
-      <c r="A28" s="164" t="s">
+      <c r="C27" s="218"/>
+      <c r="D27" s="218"/>
+      <c r="E27" s="218"/>
+      <c r="F27" s="218"/>
+      <c r="G27" s="218"/>
+      <c r="H27" s="219"/>
+    </row>
+    <row r="28" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="125" t="s">
         <v>91</v>
       </c>
-      <c r="B28" s="266" t="s">
+      <c r="B28" s="217" t="s">
         <v>92</v>
       </c>
-      <c r="C28" s="267"/>
-[...7 lines deleted...]
-      <c r="A29" s="165" t="s">
+      <c r="C28" s="218"/>
+      <c r="D28" s="218"/>
+      <c r="E28" s="218"/>
+      <c r="F28" s="218"/>
+      <c r="G28" s="218"/>
+      <c r="H28" s="219"/>
+    </row>
+    <row r="29" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="123" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="262" t="s">
+      <c r="B29" s="209" t="s">
         <v>93</v>
       </c>
-      <c r="C29" s="262"/>
-[...7 lines deleted...]
-      <c r="A30" s="165" t="s">
+      <c r="C29" s="209"/>
+      <c r="D29" s="209"/>
+      <c r="E29" s="209"/>
+      <c r="F29" s="209"/>
+      <c r="G29" s="209"/>
+      <c r="H29" s="209"/>
+    </row>
+    <row r="30" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="262" t="s">
+      <c r="B30" s="209" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="262"/>
-[...7 lines deleted...]
-      <c r="A31" s="165" t="s">
+      <c r="C30" s="209"/>
+      <c r="D30" s="209"/>
+      <c r="E30" s="209"/>
+      <c r="F30" s="209"/>
+      <c r="G30" s="209"/>
+      <c r="H30" s="209"/>
+    </row>
+    <row r="31" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="123" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="262" t="s">
+      <c r="B31" s="209" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="262"/>
-[...7 lines deleted...]
-      <c r="A32" s="165" t="s">
+      <c r="C31" s="209"/>
+      <c r="D31" s="209"/>
+      <c r="E31" s="209"/>
+      <c r="F31" s="209"/>
+      <c r="G31" s="209"/>
+      <c r="H31" s="209"/>
+    </row>
+    <row r="32" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A32" s="123" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="269" t="s">
+      <c r="B32" s="220" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="270"/>
-[...7 lines deleted...]
-      <c r="A33" s="165" t="s">
+      <c r="C32" s="221"/>
+      <c r="D32" s="221"/>
+      <c r="E32" s="221"/>
+      <c r="F32" s="221"/>
+      <c r="G32" s="221"/>
+      <c r="H32" s="222"/>
+    </row>
+    <row r="33" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A33" s="123" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="262" t="s">
+      <c r="B33" s="209" t="s">
         <v>100</v>
       </c>
-      <c r="C33" s="262"/>
-[...7 lines deleted...]
-      <c r="A34" s="164" t="s">
+      <c r="C33" s="209"/>
+      <c r="D33" s="209"/>
+      <c r="E33" s="209"/>
+      <c r="F33" s="209"/>
+      <c r="G33" s="209"/>
+      <c r="H33" s="209"/>
+    </row>
+    <row r="34" spans="1:8" s="124" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B34" s="272" t="s">
+      <c r="B34" s="223" t="s">
         <v>102</v>
       </c>
-      <c r="C34" s="273"/>
-[...10 lines deleted...]
-      <c r="A35" s="164" t="s">
+      <c r="C34" s="224"/>
+      <c r="D34" s="224"/>
+      <c r="E34" s="224"/>
+      <c r="F34" s="224"/>
+      <c r="G34" s="224"/>
+      <c r="H34" s="225"/>
+    </row>
+    <row r="35" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="125" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="275" t="s">
+      <c r="B35" s="214" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="276"/>
-[...7 lines deleted...]
-      <c r="A36" s="164" t="s">
+      <c r="C35" s="215"/>
+      <c r="D35" s="215"/>
+      <c r="E35" s="215"/>
+      <c r="F35" s="215"/>
+      <c r="G35" s="215"/>
+      <c r="H35" s="216"/>
+    </row>
+    <row r="36" spans="1:8" s="124" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="125" t="s">
         <v>104</v>
       </c>
-      <c r="B36" s="272" t="s">
+      <c r="B36" s="223" t="s">
         <v>105</v>
       </c>
-      <c r="C36" s="273"/>
-[...7 lines deleted...]
-      <c r="A37" s="165" t="s">
+      <c r="C36" s="224"/>
+      <c r="D36" s="224"/>
+      <c r="E36" s="224"/>
+      <c r="F36" s="224"/>
+      <c r="G36" s="224"/>
+      <c r="H36" s="225"/>
+    </row>
+    <row r="37" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="123" t="s">
         <v>106</v>
       </c>
-      <c r="B37" s="262" t="s">
+      <c r="B37" s="209" t="s">
         <v>107</v>
       </c>
-      <c r="C37" s="262"/>
-[...7 lines deleted...]
-      <c r="A38" s="165" t="s">
+      <c r="C37" s="209"/>
+      <c r="D37" s="209"/>
+      <c r="E37" s="209"/>
+      <c r="F37" s="209"/>
+      <c r="G37" s="209"/>
+      <c r="H37" s="209"/>
+    </row>
+    <row r="38" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A38" s="123" t="s">
         <v>108</v>
       </c>
-      <c r="B38" s="262" t="s">
+      <c r="B38" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="262"/>
-[...7 lines deleted...]
-      <c r="A39" s="165" t="s">
+      <c r="C38" s="209"/>
+      <c r="D38" s="209"/>
+      <c r="E38" s="209"/>
+      <c r="F38" s="209"/>
+      <c r="G38" s="209"/>
+      <c r="H38" s="209"/>
+    </row>
+    <row r="39" spans="1:8" s="124" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="123" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="262" t="s">
+      <c r="B39" s="209" t="s">
         <v>110</v>
       </c>
-      <c r="C39" s="262"/>
-[...4 lines deleted...]
-      <c r="H39" s="262"/>
+      <c r="C39" s="209"/>
+      <c r="D39" s="209"/>
+      <c r="E39" s="209"/>
+      <c r="F39" s="209"/>
+      <c r="G39" s="209"/>
+      <c r="H39" s="209"/>
     </row>
   </sheetData>
   <sheetProtection password="FB26" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B38:H38"/>
     <mergeCell ref="B39:H39"/>
     <mergeCell ref="B31:H31"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="B33:H33"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="B35:H35"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B28:H28"/>
     <mergeCell ref="B29:H29"/>