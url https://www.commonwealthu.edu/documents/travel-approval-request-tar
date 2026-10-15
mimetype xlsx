--- v0 (2025-10-09)
+++ v1 (2026-10-15)
@@ -1,96 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\BL-Finance and Business Services\Accounts Payable\FORMS CUP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.commonwealthu.edu\data\UsersABC\dburger\Desktop\Harris\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38C465E4-71C5-4291-A0EE-A49B57823EE5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8520C733-D9EF-4A04-B7BA-0F4DD142F43C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="DmDzKaEHrlJxjVzUdJQj+Uk67f6cezZLt79ViuvKk3F3Fw1O3K+yv5hRgJqEkvc1ornXGZVXSVPX4cXAc5nzEg==" workbookSaltValue="hxBYp4lkY0KEGcry9N4fYQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="615" windowWidth="15180" windowHeight="9105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TAR" sheetId="1" r:id="rId1"/>
     <sheet name="TAR Instructions" sheetId="4" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TAR!$A$1:$N$83</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'TAR Instructions'!$A$1:$H$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B29" i="1" l="1"/>
   <c r="B31" i="1"/>
   <c r="K55" i="1"/>
   <c r="K46" i="1"/>
   <c r="K41" i="1"/>
   <c r="K48" i="1"/>
   <c r="G36" i="1"/>
   <c r="G35" i="1"/>
   <c r="G34" i="1"/>
   <c r="K38" i="1" l="1"/>
-  <c r="K57" i="1"/>
+  <c r="K57" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>dpeters</author>
   </authors>
   <commentList>
     <comment ref="J6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>dpeters:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
@@ -1279,340 +1293,286 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="238">
+  <cellXfs count="196">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="44" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="20" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="20" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1648,375 +1608,285 @@
     <xf numFmtId="164" fontId="15" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="15" fmlaRange="Sheet2!$A$1:$A$9" noThreeD="1" sel="0" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...72 lines deleted...]
-  </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>50</xdr:row>
           <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
@@ -2118,201 +1988,228 @@
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76198</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>34635</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>34636</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>48339</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FB56223-CC66-CE37-8375-4BD0166E4CC5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="76198" y="34635"/>
+          <a:ext cx="2424547" cy="706431"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2454,3494 +2351,3063 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enterprise.com/car_rental/deeplinkmap.do?bid=046&amp;mcid=G800718&amp;referedPage=multiDivOffer" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enterprise.com/car_rental/deeplinkmap.do?bid=046&amp;mcid=G800718&amp;referedPage=multiDivOffer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsa.gov/portal/category/21287" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AO470"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="P5" sqref="P5"/>
+      <selection activeCell="P6" sqref="P6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="41" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A1" s="40"/>
-[...14 lines deleted...]
-      <c r="N1" s="42"/>
+      <c r="A1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="96">
+        <v>46279</v>
+      </c>
+      <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:41" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="213" t="s">
+      <c r="A2" s="174" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="214"/>
-[...11 lines deleted...]
-      <c r="N2" s="215"/>
+      <c r="B2" s="175"/>
+      <c r="C2" s="175"/>
+      <c r="D2" s="175"/>
+      <c r="E2" s="175"/>
+      <c r="F2" s="175"/>
+      <c r="G2" s="175"/>
+      <c r="H2" s="175"/>
+      <c r="I2" s="175"/>
+      <c r="J2" s="175"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="175"/>
+      <c r="M2" s="175"/>
+      <c r="N2" s="176"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" s="5" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="224"/>
-[...12 lines deleted...]
-      <c r="N3" s="226"/>
+      <c r="A3" s="183"/>
+      <c r="B3" s="184"/>
+      <c r="C3" s="184"/>
+      <c r="D3" s="184"/>
+      <c r="E3" s="184"/>
+      <c r="F3" s="184"/>
+      <c r="G3" s="184"/>
+      <c r="H3" s="184"/>
+      <c r="I3" s="184"/>
+      <c r="J3" s="184"/>
+      <c r="K3" s="184"/>
+      <c r="L3" s="184"/>
+      <c r="M3" s="184"/>
+      <c r="N3" s="185"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
     </row>
     <row r="4" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="138"/>
-[...4 lines deleted...]
-      <c r="G4" s="137" t="s">
+      <c r="B4" s="104"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="103" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="138"/>
-[...5 lines deleted...]
-      <c r="N4" s="139"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="105"/>
     </row>
     <row r="5" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
-[...12 lines deleted...]
-      <c r="N5" s="44"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="34"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
-    <row r="6" spans="1:41" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
+    <row r="6" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="149"/>
-[...3 lines deleted...]
-      <c r="F6" s="7"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="110"/>
       <c r="G6" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="H6" s="7"/>
-[...5 lines deleted...]
-      <c r="N6" s="46"/>
+      <c r="J6" s="127"/>
+      <c r="K6" s="128"/>
+      <c r="L6" s="48"/>
+      <c r="N6" s="14"/>
       <c r="O6" s="2"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
-      <c r="S6" s="126"/>
+      <c r="S6" s="92"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
       <c r="AF6" s="2"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
       <c r="AL6" s="2"/>
       <c r="AM6" s="2"/>
       <c r="AN6" s="2"/>
       <c r="AO6" s="2"/>
     </row>
     <row r="7" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="47"/>
-[...12 lines deleted...]
-      <c r="N7" s="44"/>
+      <c r="A7" s="36"/>
+      <c r="G7" s="8"/>
+      <c r="N7" s="34"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
-    <row r="8" spans="1:41" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="45" t="s">
+    <row r="8" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="149"/>
-[...3 lines deleted...]
-      <c r="F8" s="7"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="110"/>
       <c r="G8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="H8" s="7"/>
-[...5 lines deleted...]
-      <c r="N8" s="46"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="109"/>
+      <c r="L8" s="109"/>
+      <c r="M8" s="110"/>
+      <c r="N8" s="14"/>
       <c r="O8" s="2"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="47"/>
-[...12 lines deleted...]
-      <c r="N9" s="44"/>
+      <c r="A9" s="36"/>
+      <c r="G9" s="111"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="25"/>
+      <c r="N9" s="34"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
-    <row r="10" spans="1:41" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="45" t="s">
+    <row r="10" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="150"/>
-[...3 lines deleted...]
-      <c r="F10" s="7"/>
+      <c r="B10" s="114"/>
+      <c r="C10" s="115"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="116"/>
       <c r="G10" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="H10" s="7"/>
-[...5 lines deleted...]
-      <c r="N10" s="46"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="128"/>
+      <c r="L10" s="48"/>
+      <c r="N10" s="14"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="47"/>
-[...12 lines deleted...]
-      <c r="N11" s="44"/>
+      <c r="A11" s="36"/>
+      <c r="G11" s="8"/>
+      <c r="N11" s="34"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
-    <row r="12" spans="1:41" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="45" t="s">
+    <row r="12" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="153"/>
-[...3 lines deleted...]
-      <c r="F12" s="7"/>
+      <c r="B12" s="117"/>
+      <c r="C12" s="118"/>
+      <c r="D12" s="118"/>
+      <c r="E12" s="119"/>
       <c r="G12" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H12" s="7"/>
-[...5 lines deleted...]
-      <c r="N12" s="46"/>
+      <c r="J12" s="113"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="110"/>
+      <c r="N12" s="14"/>
       <c r="O12" s="2"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
-      <c r="S12" s="126"/>
+      <c r="S12" s="92"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="47"/>
-[...15 lines deleted...]
-      <c r="A14" s="45" t="s">
+      <c r="A13" s="36"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="111"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="34"/>
+    </row>
+    <row r="14" spans="1:41" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="125"/>
-      <c r="C14" s="177" t="s">
+      <c r="B14" s="91"/>
+      <c r="C14" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="178"/>
-      <c r="E14" s="125"/>
+      <c r="D14" s="142"/>
+      <c r="E14" s="91"/>
       <c r="F14" s="7"/>
-      <c r="G14" s="111" t="s">
+      <c r="G14" s="79" t="s">
         <v>57</v>
       </c>
-      <c r="H14" s="182"/>
-[...5 lines deleted...]
-      <c r="N14" s="89"/>
+      <c r="H14" s="146"/>
+      <c r="I14" s="147"/>
+      <c r="J14" s="147"/>
+      <c r="K14" s="147"/>
+      <c r="L14" s="147"/>
+      <c r="M14" s="148"/>
+      <c r="N14" s="63"/>
       <c r="O14" s="2"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
-    <row r="15" spans="1:41" s="36" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E15" s="30"/>
+    <row r="15" spans="1:41" s="27" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="78"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="7"/>
       <c r="F15" s="7"/>
-      <c r="G15" s="88"/>
-[...6 lines deleted...]
-      <c r="N15" s="89"/>
+      <c r="G15" s="62"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="150"/>
+      <c r="J15" s="150"/>
+      <c r="K15" s="150"/>
+      <c r="L15" s="150"/>
+      <c r="M15" s="151"/>
+      <c r="N15" s="63"/>
       <c r="O15" s="2"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
-    <row r="16" spans="1:41" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="72" t="s">
+    <row r="16" spans="1:41" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="179"/>
-[...11 lines deleted...]
-      <c r="N16" s="89"/>
+      <c r="B16" s="143"/>
+      <c r="C16" s="144"/>
+      <c r="D16" s="144"/>
+      <c r="E16" s="145"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="149"/>
+      <c r="I16" s="150"/>
+      <c r="J16" s="150"/>
+      <c r="K16" s="150"/>
+      <c r="L16" s="150"/>
+      <c r="M16" s="151"/>
+      <c r="N16" s="63"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
     </row>
-    <row r="17" spans="1:41" s="36" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="N17" s="89"/>
+    <row r="17" spans="1:41" s="27" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="152"/>
+      <c r="I17" s="153"/>
+      <c r="J17" s="153"/>
+      <c r="K17" s="153"/>
+      <c r="L17" s="153"/>
+      <c r="M17" s="154"/>
+      <c r="N17" s="63"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
     </row>
     <row r="18" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="47"/>
-[...12 lines deleted...]
-      <c r="N18" s="63"/>
+      <c r="A18" s="36"/>
+      <c r="G18" s="8"/>
+      <c r="N18" s="34"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="166" t="s">
+      <c r="A19" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="167"/>
-[...4 lines deleted...]
-      <c r="G19" s="172" t="s">
+      <c r="B19" s="131"/>
+      <c r="C19" s="131"/>
+      <c r="D19" s="131"/>
+      <c r="E19" s="131"/>
+      <c r="F19" s="132"/>
+      <c r="G19" s="136" t="s">
         <v>60</v>
       </c>
-      <c r="H19" s="167"/>
-[...5 lines deleted...]
-      <c r="N19" s="173"/>
+      <c r="H19" s="131"/>
+      <c r="I19" s="131"/>
+      <c r="J19" s="131"/>
+      <c r="K19" s="131"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="137"/>
     </row>
     <row r="20" spans="1:41" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="169"/>
-[...12 lines deleted...]
-      <c r="N20" s="176"/>
+      <c r="A20" s="133"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="134"/>
+      <c r="D20" s="134"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="138"/>
+      <c r="H20" s="139"/>
+      <c r="I20" s="139"/>
+      <c r="J20" s="139"/>
+      <c r="K20" s="139"/>
+      <c r="L20" s="139"/>
+      <c r="M20" s="139"/>
+      <c r="N20" s="140"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="166" t="s">
+      <c r="A21" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="167"/>
-[...11 lines deleted...]
-      <c r="N21" s="173"/>
+      <c r="B21" s="131"/>
+      <c r="C21" s="131"/>
+      <c r="D21" s="131"/>
+      <c r="E21" s="131"/>
+      <c r="F21" s="131"/>
+      <c r="G21" s="131"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="131"/>
+      <c r="J21" s="131"/>
+      <c r="K21" s="131"/>
+      <c r="L21" s="131"/>
+      <c r="M21" s="131"/>
+      <c r="N21" s="137"/>
     </row>
     <row r="22" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="47"/>
-[...12 lines deleted...]
-      <c r="N22" s="63"/>
+      <c r="A22" s="36"/>
+      <c r="N22" s="34"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
       <c r="AB22" s="1"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
-    <row r="23" spans="1:41" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K23" s="221" t="s">
+    <row r="23" spans="1:41" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="35"/>
+      <c r="K23" s="182" t="s">
         <v>6</v>
       </c>
-      <c r="L23" s="221"/>
-[...1 lines deleted...]
-      <c r="N23" s="64"/>
+      <c r="L23" s="182"/>
+      <c r="M23" s="182"/>
+      <c r="N23" s="14"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
     </row>
-    <row r="24" spans="1:41" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="66" t="s">
+    <row r="24" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="149"/>
-[...11 lines deleted...]
-      <c r="N24" s="64"/>
+      <c r="B24" s="113"/>
+      <c r="C24" s="109"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="109"/>
+      <c r="G24" s="110"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="102"/>
+      <c r="J24" s="142"/>
+      <c r="K24" s="123"/>
+      <c r="L24" s="124"/>
+      <c r="M24" s="125"/>
+      <c r="N24" s="14"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
     </row>
-    <row r="25" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N25" s="64"/>
+    <row r="25" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35"/>
+      <c r="N25" s="14"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
     </row>
-    <row r="26" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="66" t="s">
+    <row r="26" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="149"/>
-[...11 lines deleted...]
-      <c r="N26" s="64"/>
+      <c r="B26" s="113"/>
+      <c r="C26" s="109"/>
+      <c r="D26" s="109"/>
+      <c r="E26" s="109"/>
+      <c r="F26" s="109"/>
+      <c r="G26" s="110"/>
+      <c r="K26" s="123"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="125"/>
+      <c r="N26" s="14"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
     </row>
-    <row r="27" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N27" s="64"/>
+    <row r="27" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35"/>
+      <c r="N27" s="14"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
       <c r="AE27" s="2"/>
       <c r="AF27" s="2"/>
       <c r="AG27" s="2"/>
       <c r="AH27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
     </row>
-    <row r="28" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="66" t="s">
+    <row r="28" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B28" s="7"/>
-[...11 lines deleted...]
-      <c r="N28" s="64"/>
+      <c r="N28" s="14"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="2"/>
       <c r="AG28" s="2"/>
       <c r="AH28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
     </row>
-    <row r="29" spans="1:41" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="67" t="s">
+    <row r="29" spans="1:41" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="82" t="str">
+      <c r="B29" s="58" t="str">
         <f>TEXT(J10-J6,"d ")</f>
         <v xml:space="preserve">0 </v>
       </c>
-      <c r="C29" s="13"/>
-[...1 lines deleted...]
-      <c r="E29" s="14" t="s">
+      <c r="C29" s="10"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="F29" s="17"/>
-[...7 lines deleted...]
-      <c r="N29" s="71"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="50"/>
+      <c r="M29" s="50"/>
+      <c r="N29" s="51"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="2"/>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2"/>
       <c r="AK29" s="2"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
     </row>
     <row r="30" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="68"/>
-[...12 lines deleted...]
-      <c r="N30" s="63"/>
+      <c r="A30" s="49"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="50"/>
+      <c r="N30" s="34"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
     </row>
-    <row r="31" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="67" t="s">
+    <row r="31" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="83">
+      <c r="B31" s="59">
         <f>IF((($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24)&gt;=0,(($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24),24+(($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24))</f>
         <v>0</v>
       </c>
-      <c r="C31" s="11"/>
-[...3 lines deleted...]
-      <c r="G31" s="162" t="s">
+      <c r="D31" s="93"/>
+      <c r="G31" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="H31" s="162"/>
-[...5 lines deleted...]
-      <c r="N31" s="64"/>
+      <c r="H31" s="126"/>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="N31" s="14"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
-      <c r="Q31" s="24"/>
+      <c r="Q31" s="19"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
     </row>
-    <row r="32" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N32" s="64"/>
+    <row r="32" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35"/>
+      <c r="N32" s="14"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
       <c r="AB32" s="2"/>
       <c r="AC32" s="2"/>
       <c r="AD32" s="2"/>
       <c r="AE32" s="2"/>
       <c r="AF32" s="2"/>
       <c r="AG32" s="2"/>
       <c r="AH32" s="2"/>
       <c r="AI32" s="2"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
     </row>
-    <row r="33" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="45" t="s">
+    <row r="33" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="7"/>
-[...11 lines deleted...]
-      <c r="N33" s="64"/>
+      <c r="N33" s="14"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AB33" s="2"/>
       <c r="AC33" s="2"/>
       <c r="AD33" s="2"/>
       <c r="AE33" s="2"/>
       <c r="AF33" s="2"/>
       <c r="AG33" s="2"/>
       <c r="AH33" s="2"/>
       <c r="AI33" s="2"/>
       <c r="AJ33" s="2"/>
       <c r="AK33" s="2"/>
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
     </row>
-    <row r="34" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="45" t="s">
+    <row r="34" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="27"/>
-[...1 lines deleted...]
-      <c r="D34" s="30" t="s">
+      <c r="B34" s="22"/>
+      <c r="D34" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="E34" s="30"/>
-[...1 lines deleted...]
-      <c r="G34" s="15">
+      <c r="G34" s="12">
         <f>(0.21*$D$29)*B34</f>
         <v>0</v>
       </c>
-      <c r="H34" s="30"/>
-[...5 lines deleted...]
-      <c r="N34" s="64"/>
+      <c r="N34" s="14"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
       <c r="AD34" s="2"/>
       <c r="AE34" s="2"/>
       <c r="AF34" s="2"/>
       <c r="AG34" s="2"/>
       <c r="AH34" s="2"/>
       <c r="AI34" s="2"/>
       <c r="AJ34" s="2"/>
       <c r="AK34" s="2"/>
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
     </row>
-    <row r="35" spans="1:41" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45" t="s">
+    <row r="35" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B35" s="26"/>
-[...1 lines deleted...]
-      <c r="D35" s="30" t="s">
+      <c r="B35" s="21"/>
+      <c r="D35" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="30"/>
-[...1 lines deleted...]
-      <c r="G35" s="15">
+      <c r="G35" s="12">
         <f>(0.21*$D$29)*B35</f>
         <v>0</v>
       </c>
-      <c r="H35" s="30"/>
-[...5 lines deleted...]
-      <c r="N35" s="64"/>
+      <c r="N35" s="14"/>
       <c r="O35" s="1"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
       <c r="AB35" s="2"/>
       <c r="AC35" s="2"/>
       <c r="AD35" s="2"/>
       <c r="AE35" s="2"/>
       <c r="AF35" s="2"/>
       <c r="AG35" s="2"/>
       <c r="AH35" s="2"/>
       <c r="AI35" s="2"/>
       <c r="AJ35" s="2"/>
       <c r="AK35" s="2"/>
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
     </row>
-    <row r="36" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A36" s="45" t="s">
+    <row r="36" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="26"/>
-[...1 lines deleted...]
-      <c r="D36" s="30" t="s">
+      <c r="B36" s="21"/>
+      <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="30"/>
-[...1 lines deleted...]
-      <c r="G36" s="15">
+      <c r="G36" s="12">
         <f>(0.58*$D$29)*B36</f>
         <v>0</v>
       </c>
-      <c r="H36" s="30"/>
-[...5 lines deleted...]
-      <c r="N36" s="64"/>
+      <c r="N36" s="14"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
       <c r="AD36" s="2"/>
       <c r="AE36" s="2"/>
       <c r="AF36" s="2"/>
       <c r="AG36" s="2"/>
       <c r="AH36" s="2"/>
       <c r="AI36" s="2"/>
       <c r="AJ36" s="2"/>
       <c r="AK36" s="2"/>
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
     </row>
     <row r="37" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="48"/>
-[...12 lines deleted...]
-      <c r="N37" s="63"/>
+      <c r="A37" s="36"/>
+      <c r="N37" s="34"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
       <c r="AB37" s="1"/>
       <c r="AC37" s="1"/>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="90"/>
-[...9 lines deleted...]
-      <c r="K38" s="208">
+      <c r="A38" s="37"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="172"/>
+      <c r="H38" s="172"/>
+      <c r="I38" s="172"/>
+      <c r="J38" s="173"/>
+      <c r="K38" s="169">
         <f>IF(+B29*D29=0,0,(+B29*D29)+IF(B31&lt;3,0,IF(B31&lt;6,D29*0.25,IF(B31&lt;15,D29*0.625,IF(B31&lt;=24,D29*1)))))-(G34)-(G35)-(G36)</f>
         <v>0</v>
       </c>
-      <c r="L38" s="209"/>
-[...2 lines deleted...]
-      <c r="O38" s="196"/>
+      <c r="L38" s="170"/>
+      <c r="M38" s="171"/>
+      <c r="N38" s="34"/>
+      <c r="O38" s="159"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
       <c r="AB38" s="1"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="48"/>
-[...13 lines deleted...]
-      <c r="O39" s="196"/>
+      <c r="A39" s="36"/>
+      <c r="N39" s="34"/>
+      <c r="O39" s="159"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
       <c r="AB39" s="1"/>
       <c r="AC39" s="1"/>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
-    <row r="40" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="92" t="s">
+    <row r="40" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="B40" s="26"/>
-      <c r="C40" s="7"/>
+      <c r="B40" s="21"/>
       <c r="D40" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="E40" s="7"/>
-[...9 lines deleted...]
-      <c r="O40" s="197"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="29"/>
+      <c r="K40" s="102"/>
+      <c r="L40" s="102"/>
+      <c r="M40" s="102"/>
+      <c r="N40" s="14"/>
+      <c r="O40" s="160"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
     </row>
-    <row r="41" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="93" t="s">
+    <row r="41" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B41" s="26"/>
-      <c r="C41" s="7"/>
+      <c r="B41" s="21"/>
       <c r="D41" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="E41" s="7"/>
-[...2 lines deleted...]
-      <c r="H41" s="15">
+      <c r="H41" s="12">
         <v>8</v>
       </c>
-      <c r="I41" s="39"/>
-[...1 lines deleted...]
-      <c r="K41" s="202">
+      <c r="I41" s="29"/>
+      <c r="K41" s="164">
         <f>IF(OR(B41&gt;=2, B40&gt;=2),H41,0)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="203"/>
-[...2 lines deleted...]
-      <c r="O41" s="196"/>
+      <c r="L41" s="165"/>
+      <c r="M41" s="166"/>
+      <c r="N41" s="14"/>
+      <c r="O41" s="159"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2"/>
       <c r="AB41" s="2"/>
       <c r="AC41" s="2"/>
       <c r="AD41" s="2"/>
       <c r="AE41" s="2"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="2"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
       <c r="AL41" s="2"/>
       <c r="AM41" s="2"/>
       <c r="AN41" s="2"/>
       <c r="AO41" s="2"/>
     </row>
-    <row r="42" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N42" s="46"/>
+    <row r="42" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="35"/>
+      <c r="N42" s="14"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
       <c r="AA42" s="2"/>
       <c r="AB42" s="2"/>
       <c r="AC42" s="2"/>
       <c r="AD42" s="2"/>
       <c r="AE42" s="2"/>
       <c r="AF42" s="2"/>
       <c r="AG42" s="2"/>
       <c r="AH42" s="2"/>
       <c r="AI42" s="2"/>
       <c r="AJ42" s="2"/>
       <c r="AK42" s="2"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
     </row>
-    <row r="43" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="50" t="s">
+    <row r="43" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="7"/>
-[...11 lines deleted...]
-      <c r="N43" s="46"/>
+      <c r="N43" s="14"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="2"/>
       <c r="AE43" s="2"/>
       <c r="AF43" s="2"/>
       <c r="AG43" s="2"/>
       <c r="AH43" s="2"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="2"/>
       <c r="AK43" s="2"/>
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
     </row>
-    <row r="44" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="49" t="s">
+    <row r="44" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="149"/>
-[...11 lines deleted...]
-      <c r="N44" s="46"/>
+      <c r="B44" s="113"/>
+      <c r="C44" s="109"/>
+      <c r="D44" s="109"/>
+      <c r="E44" s="109"/>
+      <c r="F44" s="109"/>
+      <c r="G44" s="110"/>
+      <c r="K44" s="179"/>
+      <c r="L44" s="180"/>
+      <c r="M44" s="181"/>
+      <c r="N44" s="14"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2"/>
       <c r="AB44" s="2"/>
       <c r="AC44" s="2"/>
       <c r="AD44" s="2"/>
       <c r="AE44" s="2"/>
       <c r="AF44" s="2"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="2"/>
       <c r="AI44" s="2"/>
       <c r="AJ44" s="2"/>
       <c r="AK44" s="2"/>
       <c r="AL44" s="2"/>
       <c r="AM44" s="2"/>
       <c r="AN44" s="2"/>
       <c r="AO44" s="2"/>
     </row>
     <row r="45" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="51"/>
-[...12 lines deleted...]
-      <c r="N45" s="44"/>
+      <c r="A45" s="38"/>
+      <c r="N45" s="34"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
       <c r="AC45" s="1"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="49" t="s">
+      <c r="A46" s="35" t="s">
         <v>68</v>
       </c>
-      <c r="B46" s="123"/>
-[...1 lines deleted...]
-      <c r="D46" s="207" t="s">
+      <c r="B46" s="89"/>
+      <c r="D46" s="168" t="s">
         <v>59</v>
       </c>
-      <c r="E46" s="207"/>
-[...3 lines deleted...]
-      <c r="I46" s="10"/>
+      <c r="E46" s="168"/>
+      <c r="F46" s="168"/>
+      <c r="G46" s="168"/>
       <c r="J46" s="7"/>
-      <c r="K46" s="202">
+      <c r="K46" s="164">
         <f>+B46</f>
         <v>0</v>
       </c>
-      <c r="L46" s="203"/>
-[...1 lines deleted...]
-      <c r="N46" s="44"/>
+      <c r="L46" s="165"/>
+      <c r="M46" s="166"/>
+      <c r="N46" s="34"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
       <c r="AC46" s="1"/>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="49"/>
+      <c r="A47" s="35"/>
       <c r="B47" s="7"/>
-      <c r="C47" s="10"/>
-[...5 lines deleted...]
-      <c r="I47" s="10"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
-      <c r="N47" s="44"/>
+      <c r="N47" s="34"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
       <c r="AC47" s="1"/>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="49" t="s">
+      <c r="A48" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B48" s="124"/>
-[...1 lines deleted...]
-      <c r="D48" s="17" t="s">
+      <c r="B48" s="90"/>
+      <c r="D48" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="E48" s="10"/>
-      <c r="F48" s="217" t="s">
+      <c r="F48" s="178" t="s">
         <v>18</v>
       </c>
-      <c r="G48" s="217"/>
-[...5 lines deleted...]
-      <c r="K48" s="202">
+      <c r="G48" s="178"/>
+      <c r="H48" s="178"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="95">
+        <v>0.76</v>
+      </c>
+      <c r="K48" s="164">
         <f>+B48*J48</f>
         <v>0</v>
       </c>
-      <c r="L48" s="203"/>
-[...1 lines deleted...]
-      <c r="N48" s="44"/>
+      <c r="L48" s="165"/>
+      <c r="M48" s="166"/>
+      <c r="N48" s="34"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
-    <row r="49" spans="1:41" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="72" t="s">
+    <row r="49" spans="1:41" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B49" s="73"/>
-[...38 lines deleted...]
-      <c r="AO49" s="35"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="28"/>
+      <c r="N49" s="39"/>
+      <c r="O49" s="26"/>
+      <c r="P49" s="26"/>
+      <c r="Q49" s="26"/>
+      <c r="R49" s="26"/>
+      <c r="S49" s="26"/>
+      <c r="T49" s="26"/>
+      <c r="U49" s="26"/>
+      <c r="V49" s="26"/>
+      <c r="W49" s="26"/>
+      <c r="X49" s="26"/>
+      <c r="Y49" s="26"/>
+      <c r="Z49" s="26"/>
+      <c r="AA49" s="26"/>
+      <c r="AB49" s="26"/>
+      <c r="AC49" s="26"/>
+      <c r="AD49" s="26"/>
+      <c r="AE49" s="26"/>
+      <c r="AF49" s="26"/>
+      <c r="AG49" s="26"/>
+      <c r="AH49" s="26"/>
+      <c r="AI49" s="26"/>
+      <c r="AJ49" s="26"/>
+      <c r="AK49" s="26"/>
+      <c r="AL49" s="26"/>
+      <c r="AM49" s="26"/>
+      <c r="AN49" s="26"/>
+      <c r="AO49" s="26"/>
     </row>
     <row r="50" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="49"/>
+      <c r="A50" s="35"/>
       <c r="B50" s="7"/>
-      <c r="C50" s="10"/>
-[...5 lines deleted...]
-      <c r="I50" s="10"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
-      <c r="N50" s="44"/>
+      <c r="N50" s="34"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="49" t="s">
+      <c r="A51" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B51" s="7"/>
-      <c r="C51" s="10"/>
-[...5 lines deleted...]
-      <c r="I51" s="10"/>
+      <c r="D51" s="13"/>
       <c r="J51" s="7"/>
-      <c r="K51" s="216"/>
-[...2 lines deleted...]
-      <c r="N51" s="44"/>
+      <c r="K51" s="177"/>
+      <c r="L51" s="177"/>
+      <c r="M51" s="177"/>
+      <c r="N51" s="34"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
       <c r="AA51" s="1"/>
       <c r="AB51" s="1"/>
       <c r="AC51" s="1"/>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="49"/>
+      <c r="A52" s="35"/>
       <c r="B52" s="7"/>
-      <c r="C52" s="10"/>
-[...5 lines deleted...]
-      <c r="I52" s="10"/>
+      <c r="D52" s="13"/>
       <c r="J52" s="7"/>
-      <c r="K52" s="118"/>
-[...2 lines deleted...]
-      <c r="N52" s="44"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
+      <c r="N52" s="34"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
       <c r="AB52" s="1"/>
       <c r="AC52" s="1"/>
       <c r="AD52" s="1"/>
       <c r="AE52" s="1"/>
       <c r="AF52" s="1"/>
       <c r="AG52" s="1"/>
       <c r="AH52" s="1"/>
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
     </row>
-    <row r="53" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D53" s="195" t="s">
+    <row r="53" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="35"/>
+      <c r="D53" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="E53" s="195"/>
-[...8 lines deleted...]
-      <c r="N53" s="64"/>
+      <c r="E53" s="99"/>
+      <c r="F53" s="99"/>
+      <c r="G53" s="99"/>
+      <c r="H53" s="99"/>
+      <c r="I53" s="23"/>
+      <c r="N53" s="14"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
     </row>
-    <row r="54" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A54" s="49" t="s">
+    <row r="54" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B54" s="124"/>
-[...11 lines deleted...]
-      <c r="N54" s="64"/>
+      <c r="B54" s="90"/>
+      <c r="D54" s="113"/>
+      <c r="E54" s="109"/>
+      <c r="F54" s="109"/>
+      <c r="G54" s="109"/>
+      <c r="H54" s="110"/>
+      <c r="I54" s="23"/>
+      <c r="N54" s="14"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
       <c r="AH54" s="2"/>
       <c r="AI54" s="2"/>
       <c r="AJ54" s="2"/>
       <c r="AK54" s="2"/>
       <c r="AL54" s="2"/>
       <c r="AM54" s="2"/>
       <c r="AN54" s="2"/>
       <c r="AO54" s="2"/>
     </row>
-    <row r="55" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A55" s="49" t="s">
+    <row r="55" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="124"/>
-[...8 lines deleted...]
-      <c r="K55" s="203">
+      <c r="B55" s="90"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="109"/>
+      <c r="F55" s="109"/>
+      <c r="G55" s="109"/>
+      <c r="H55" s="110"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="165">
         <f>+B54+B55</f>
         <v>0</v>
       </c>
-      <c r="L55" s="203"/>
-[...1 lines deleted...]
-      <c r="N55" s="46"/>
+      <c r="L55" s="165"/>
+      <c r="M55" s="166"/>
+      <c r="N55" s="14"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
       <c r="AA55" s="2"/>
       <c r="AB55" s="2"/>
       <c r="AC55" s="2"/>
       <c r="AD55" s="2"/>
       <c r="AE55" s="2"/>
       <c r="AF55" s="2"/>
       <c r="AG55" s="2"/>
       <c r="AH55" s="2"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
       <c r="AL55" s="2"/>
       <c r="AM55" s="2"/>
       <c r="AN55" s="2"/>
       <c r="AO55" s="2"/>
     </row>
-    <row r="56" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N56" s="46"/>
+    <row r="56" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="35"/>
+      <c r="N56" s="14"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="2"/>
       <c r="AB56" s="2"/>
       <c r="AC56" s="2"/>
       <c r="AD56" s="2"/>
       <c r="AE56" s="2"/>
       <c r="AF56" s="2"/>
       <c r="AG56" s="2"/>
       <c r="AH56" s="2"/>
       <c r="AI56" s="2"/>
       <c r="AJ56" s="2"/>
       <c r="AK56" s="2"/>
       <c r="AL56" s="2"/>
       <c r="AM56" s="2"/>
       <c r="AN56" s="2"/>
       <c r="AO56" s="2"/>
     </row>
-    <row r="57" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G57" s="201" t="s">
+    <row r="57" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="35"/>
+      <c r="G57" s="155" t="s">
         <v>22</v>
       </c>
-      <c r="H57" s="201"/>
-[...2 lines deleted...]
-      <c r="K57" s="202">
+      <c r="H57" s="155"/>
+      <c r="I57" s="155"/>
+      <c r="J57" s="155"/>
+      <c r="K57" s="164">
         <f>SUM(K24:M55)</f>
         <v>0</v>
       </c>
-      <c r="L57" s="203"/>
-[...1 lines deleted...]
-      <c r="N57" s="46"/>
+      <c r="L57" s="165"/>
+      <c r="M57" s="166"/>
+      <c r="N57" s="14"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
       <c r="AA57" s="2"/>
       <c r="AB57" s="2"/>
       <c r="AC57" s="2"/>
       <c r="AD57" s="2"/>
       <c r="AE57" s="2"/>
       <c r="AF57" s="2"/>
       <c r="AG57" s="2"/>
       <c r="AH57" s="2"/>
       <c r="AI57" s="2"/>
       <c r="AJ57" s="2"/>
       <c r="AK57" s="2"/>
       <c r="AL57" s="2"/>
       <c r="AM57" s="2"/>
       <c r="AN57" s="2"/>
       <c r="AO57" s="2"/>
     </row>
     <row r="58" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="53"/>
-[...12 lines deleted...]
-      <c r="N58" s="54"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="15"/>
+      <c r="H58" s="15"/>
+      <c r="I58" s="15"/>
+      <c r="J58" s="15"/>
+      <c r="K58" s="15"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
+      <c r="N58" s="41"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
       <c r="AB58" s="1"/>
       <c r="AC58" s="1"/>
       <c r="AD58" s="1"/>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="166" t="s">
+      <c r="A59" s="130" t="s">
         <v>121</v>
       </c>
-      <c r="B59" s="167"/>
-[...11 lines deleted...]
-      <c r="N59" s="173"/>
+      <c r="B59" s="131"/>
+      <c r="C59" s="131"/>
+      <c r="D59" s="131"/>
+      <c r="E59" s="131"/>
+      <c r="F59" s="131"/>
+      <c r="G59" s="131"/>
+      <c r="H59" s="131"/>
+      <c r="I59" s="131"/>
+      <c r="J59" s="131"/>
+      <c r="K59" s="131"/>
+      <c r="L59" s="131"/>
+      <c r="M59" s="131"/>
+      <c r="N59" s="137"/>
     </row>
     <row r="60" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A60" s="198" t="s">
+      <c r="A60" s="161" t="s">
         <v>120</v>
       </c>
-      <c r="B60" s="199"/>
-[...11 lines deleted...]
-      <c r="N60" s="200"/>
+      <c r="B60" s="162"/>
+      <c r="C60" s="162"/>
+      <c r="D60" s="162"/>
+      <c r="E60" s="162"/>
+      <c r="F60" s="162"/>
+      <c r="G60" s="162"/>
+      <c r="H60" s="162"/>
+      <c r="I60" s="162"/>
+      <c r="J60" s="162"/>
+      <c r="K60" s="162"/>
+      <c r="L60" s="162"/>
+      <c r="M60" s="162"/>
+      <c r="N60" s="163"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
     </row>
     <row r="61" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="48"/>
-[...12 lines deleted...]
-      <c r="N61" s="44"/>
+      <c r="A61" s="36"/>
+      <c r="N61" s="34"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
       <c r="AB61" s="1"/>
       <c r="AC61" s="1"/>
       <c r="AD61" s="1"/>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
-    <row r="62" spans="1:41" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A62" s="109" t="s">
+    <row r="62" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="195"/>
-[...8 lines deleted...]
-      <c r="K62" s="60" t="s">
+      <c r="B62" s="99"/>
+      <c r="C62" s="99"/>
+      <c r="D62" s="99"/>
+      <c r="E62" s="99"/>
+      <c r="F62" s="99"/>
+      <c r="G62" s="99"/>
+      <c r="H62" s="99"/>
+      <c r="I62" s="23"/>
+      <c r="K62" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="L62" s="205"/>
-[...1 lines deleted...]
-      <c r="N62" s="46"/>
+      <c r="L62" s="167"/>
+      <c r="M62" s="167"/>
+      <c r="N62" s="14"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="48"/>
-[...12 lines deleted...]
-      <c r="N63" s="44"/>
+      <c r="A63" s="36"/>
+      <c r="N63" s="34"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
       <c r="AB63" s="1"/>
       <c r="AC63" s="1"/>
       <c r="AD63" s="1"/>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="166" t="s">
+      <c r="A64" s="130" t="s">
         <v>23</v>
       </c>
-      <c r="B64" s="167"/>
-[...11 lines deleted...]
-      <c r="N64" s="173"/>
+      <c r="B64" s="131"/>
+      <c r="C64" s="131"/>
+      <c r="D64" s="131"/>
+      <c r="E64" s="131"/>
+      <c r="F64" s="131"/>
+      <c r="G64" s="131"/>
+      <c r="H64" s="131"/>
+      <c r="I64" s="131"/>
+      <c r="J64" s="131"/>
+      <c r="K64" s="131"/>
+      <c r="L64" s="131"/>
+      <c r="M64" s="131"/>
+      <c r="N64" s="137"/>
     </row>
     <row r="65" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="55"/>
-[...12 lines deleted...]
-      <c r="N65" s="56"/>
+      <c r="A65" s="42"/>
+      <c r="B65" s="9"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="9"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="9"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="9"/>
+      <c r="J65" s="9"/>
+      <c r="K65" s="9"/>
+      <c r="L65" s="9"/>
+      <c r="M65" s="9"/>
+      <c r="N65" s="43"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
-    <row r="66" spans="1:41" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F66" s="86" t="s">
+    <row r="66" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="35"/>
+      <c r="F66" s="60" t="s">
         <v>56</v>
       </c>
-      <c r="G66" s="76"/>
-      <c r="H66" s="87" t="s">
+      <c r="G66" s="53"/>
+      <c r="H66" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="I66" s="76"/>
-      <c r="J66" s="134" t="s">
+      <c r="I66" s="53"/>
+      <c r="J66" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="K66" s="134"/>
-[...1 lines deleted...]
-      <c r="M66" s="78" t="s">
+      <c r="K66" s="100"/>
+      <c r="L66" s="54"/>
+      <c r="M66" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="N66" s="64"/>
+      <c r="N66" s="14"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="S66" s="2"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
       <c r="X66" s="2"/>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
       <c r="AA66" s="2"/>
       <c r="AB66" s="2"/>
       <c r="AC66" s="2"/>
       <c r="AD66" s="2"/>
       <c r="AE66" s="2"/>
       <c r="AF66" s="2"/>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
       <c r="AL66" s="2"/>
       <c r="AM66" s="2"/>
       <c r="AN66" s="2"/>
       <c r="AO66" s="2"/>
     </row>
-    <row r="67" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="57" t="s">
+    <row r="67" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B67" s="7"/>
-[...11 lines deleted...]
-      <c r="N67" s="64"/>
+      <c r="E67" s="99"/>
+      <c r="F67" s="99"/>
+      <c r="G67" s="99"/>
+      <c r="H67" s="99"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="101"/>
+      <c r="K67" s="101"/>
+      <c r="L67" s="23"/>
+      <c r="M67" s="77"/>
+      <c r="N67" s="14"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="57"/>
-[...12 lines deleted...]
-      <c r="N68" s="63"/>
+      <c r="A68" s="44"/>
+      <c r="J68" s="94"/>
+      <c r="K68" s="94"/>
+      <c r="N68" s="34"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
       <c r="AB68" s="1"/>
       <c r="AC68" s="1"/>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
-    <row r="69" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="57" t="s">
+    <row r="69" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="B69" s="7"/>
-[...11 lines deleted...]
-      <c r="N69" s="64"/>
+      <c r="E69" s="99"/>
+      <c r="F69" s="99"/>
+      <c r="G69" s="99"/>
+      <c r="H69" s="99"/>
+      <c r="I69" s="23"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+      <c r="L69" s="23"/>
+      <c r="M69" s="77"/>
+      <c r="N69" s="14"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="57"/>
-[...12 lines deleted...]
-      <c r="N70" s="63"/>
+      <c r="A70" s="44"/>
+      <c r="J70" s="94"/>
+      <c r="K70" s="94"/>
+      <c r="N70" s="34"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
-    <row r="71" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="57" t="s">
+    <row r="71" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B71" s="7"/>
-[...11 lines deleted...]
-      <c r="N71" s="64"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="99"/>
+      <c r="G71" s="99"/>
+      <c r="H71" s="99"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="101"/>
+      <c r="K71" s="101"/>
+      <c r="L71" s="23"/>
+      <c r="M71" s="77"/>
+      <c r="N71" s="14"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="57"/>
-[...12 lines deleted...]
-      <c r="N72" s="63"/>
+      <c r="A72" s="44"/>
+      <c r="J72" s="94"/>
+      <c r="K72" s="94"/>
+      <c r="N72" s="34"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
       <c r="AB72" s="1"/>
       <c r="AC72" s="1"/>
       <c r="AD72" s="1"/>
       <c r="AE72" s="1"/>
       <c r="AF72" s="1"/>
       <c r="AG72" s="1"/>
       <c r="AH72" s="1"/>
       <c r="AI72" s="1"/>
       <c r="AJ72" s="1"/>
       <c r="AK72" s="1"/>
       <c r="AL72" s="1"/>
       <c r="AM72" s="1"/>
       <c r="AN72" s="1"/>
       <c r="AO72" s="1"/>
     </row>
-    <row r="73" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="57" t="s">
+    <row r="73" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B73" s="7"/>
-[...11 lines deleted...]
-      <c r="N73" s="64"/>
+      <c r="E73" s="99"/>
+      <c r="F73" s="99"/>
+      <c r="G73" s="99"/>
+      <c r="H73" s="99"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="101"/>
+      <c r="K73" s="101"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="77"/>
+      <c r="N73" s="14"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
     </row>
-    <row r="74" spans="1:41" s="8" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N74" s="64"/>
+    <row r="74" spans="1:41" s="7" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="44"/>
+      <c r="N74" s="14"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
     </row>
-    <row r="75" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="57" t="s">
+    <row r="75" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="7"/>
-[...11 lines deleted...]
-      <c r="N75" s="64"/>
+      <c r="E75" s="99"/>
+      <c r="F75" s="99"/>
+      <c r="G75" s="99"/>
+      <c r="H75" s="99"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="102"/>
+      <c r="K75" s="102"/>
+      <c r="L75" s="23"/>
+      <c r="M75" s="52"/>
+      <c r="N75" s="14"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
       <c r="X75" s="2"/>
       <c r="Y75" s="2"/>
       <c r="Z75" s="2"/>
       <c r="AA75" s="2"/>
       <c r="AB75" s="2"/>
       <c r="AC75" s="2"/>
       <c r="AD75" s="2"/>
       <c r="AE75" s="2"/>
       <c r="AF75" s="2"/>
       <c r="AG75" s="2"/>
       <c r="AH75" s="2"/>
       <c r="AI75" s="2"/>
       <c r="AJ75" s="2"/>
       <c r="AK75" s="2"/>
       <c r="AL75" s="2"/>
       <c r="AM75" s="2"/>
       <c r="AN75" s="2"/>
       <c r="AO75" s="2"/>
     </row>
-    <row r="76" spans="1:41" s="8" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N76" s="64"/>
+    <row r="76" spans="1:41" s="7" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="44"/>
+      <c r="N76" s="14"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
       <c r="AL76" s="2"/>
       <c r="AM76" s="2"/>
       <c r="AN76" s="2"/>
       <c r="AO76" s="2"/>
     </row>
-    <row r="77" spans="1:41" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="57" t="s">
+    <row r="77" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="44" t="s">
         <v>128</v>
       </c>
-      <c r="B77" s="7"/>
-[...11 lines deleted...]
-      <c r="N77" s="64"/>
+      <c r="E77" s="99"/>
+      <c r="F77" s="99"/>
+      <c r="G77" s="99"/>
+      <c r="H77" s="99"/>
+      <c r="I77" s="23"/>
+      <c r="N77" s="14"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
       <c r="X77" s="2"/>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
       <c r="AA77" s="2"/>
       <c r="AB77" s="2"/>
       <c r="AC77" s="2"/>
       <c r="AD77" s="2"/>
       <c r="AE77" s="2"/>
       <c r="AF77" s="2"/>
       <c r="AG77" s="2"/>
       <c r="AH77" s="2"/>
       <c r="AI77" s="2"/>
       <c r="AJ77" s="2"/>
       <c r="AK77" s="2"/>
       <c r="AL77" s="2"/>
       <c r="AM77" s="2"/>
       <c r="AN77" s="2"/>
       <c r="AO77" s="2"/>
     </row>
-    <row r="78" spans="1:41" s="8" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N78" s="79"/>
+    <row r="78" spans="1:41" s="7" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="57"/>
+      <c r="B78" s="45"/>
+      <c r="C78" s="45"/>
+      <c r="D78" s="45"/>
+      <c r="E78" s="45"/>
+      <c r="F78" s="46"/>
+      <c r="G78" s="46"/>
+      <c r="H78" s="46"/>
+      <c r="I78" s="46"/>
+      <c r="J78" s="45"/>
+      <c r="K78" s="45"/>
+      <c r="L78" s="45"/>
+      <c r="M78" s="45"/>
+      <c r="N78" s="56"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
       <c r="X78" s="2"/>
       <c r="Y78" s="2"/>
       <c r="Z78" s="2"/>
       <c r="AA78" s="2"/>
       <c r="AB78" s="2"/>
       <c r="AC78" s="2"/>
       <c r="AD78" s="2"/>
       <c r="AE78" s="2"/>
       <c r="AF78" s="2"/>
       <c r="AG78" s="2"/>
       <c r="AH78" s="2"/>
       <c r="AI78" s="2"/>
       <c r="AJ78" s="2"/>
       <c r="AK78" s="2"/>
       <c r="AL78" s="2"/>
       <c r="AM78" s="2"/>
       <c r="AN78" s="2"/>
       <c r="AO78" s="2"/>
     </row>
-    <row r="79" spans="1:41" s="8" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N79" s="98"/>
+    <row r="79" spans="1:41" s="7" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="66"/>
+      <c r="B79" s="67"/>
+      <c r="C79" s="67"/>
+      <c r="D79" s="67"/>
+      <c r="E79" s="67"/>
+      <c r="F79" s="68"/>
+      <c r="G79" s="68"/>
+      <c r="H79" s="68"/>
+      <c r="I79" s="68"/>
+      <c r="J79" s="67"/>
+      <c r="K79" s="67"/>
+      <c r="L79" s="67"/>
+      <c r="M79" s="67"/>
+      <c r="N79" s="69"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
     </row>
     <row r="80" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A80" s="105" t="s">
+      <c r="A80" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B80" s="99"/>
-[...11 lines deleted...]
-      <c r="N80" s="100"/>
+      <c r="B80" s="70"/>
+      <c r="C80" s="70"/>
+      <c r="D80" s="70"/>
+      <c r="E80" s="70"/>
+      <c r="F80" s="70"/>
+      <c r="G80" s="97"/>
+      <c r="H80" s="97"/>
+      <c r="I80" s="97"/>
+      <c r="J80" s="97"/>
+      <c r="K80" s="98"/>
+      <c r="L80" s="98"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="71"/>
     </row>
     <row r="81" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="48"/>
-[...12 lines deleted...]
-      <c r="N81" s="44"/>
+      <c r="A81" s="36"/>
+      <c r="G81" s="53"/>
+      <c r="H81" s="53"/>
+      <c r="I81" s="53"/>
+      <c r="J81" s="53"/>
+      <c r="K81" s="75"/>
+      <c r="L81" s="75"/>
+      <c r="M81" s="75"/>
+      <c r="N81" s="34"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
       <c r="X81" s="1"/>
       <c r="Y81" s="1"/>
       <c r="Z81" s="1"/>
       <c r="AA81" s="1"/>
       <c r="AB81" s="1"/>
       <c r="AC81" s="1"/>
       <c r="AD81" s="1"/>
       <c r="AE81" s="1"/>
       <c r="AF81" s="1"/>
       <c r="AG81" s="1"/>
       <c r="AH81" s="1"/>
       <c r="AI81" s="1"/>
       <c r="AJ81" s="1"/>
       <c r="AK81" s="1"/>
       <c r="AL81" s="1"/>
       <c r="AM81" s="1"/>
       <c r="AN81" s="1"/>
       <c r="AO81" s="1"/>
     </row>
     <row r="82" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="50" t="s">
+      <c r="A82" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="192"/>
-[...4 lines deleted...]
-      <c r="G82" s="191" t="s">
+      <c r="B82" s="156"/>
+      <c r="C82" s="157"/>
+      <c r="D82" s="158"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="155" t="s">
         <v>24</v>
       </c>
-      <c r="H82" s="191"/>
-[...5 lines deleted...]
-      <c r="N82" s="44"/>
+      <c r="H82" s="155"/>
+      <c r="I82" s="155"/>
+      <c r="J82" s="155"/>
+      <c r="K82" s="120"/>
+      <c r="L82" s="121"/>
+      <c r="M82" s="122"/>
+      <c r="N82" s="34"/>
     </row>
     <row r="83" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="101"/>
-[...12 lines deleted...]
-      <c r="N83" s="103"/>
+      <c r="A83" s="72"/>
+      <c r="B83" s="73"/>
+      <c r="C83" s="73"/>
+      <c r="D83" s="73"/>
+      <c r="E83" s="73"/>
+      <c r="F83" s="73"/>
+      <c r="G83" s="73"/>
+      <c r="H83" s="73"/>
+      <c r="I83" s="73"/>
+      <c r="J83" s="73"/>
+      <c r="K83" s="73"/>
+      <c r="L83" s="73"/>
+      <c r="M83" s="73"/>
+      <c r="N83" s="74"/>
     </row>
     <row r="84" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A84" s="5"/>
       <c r="B84" s="5"/>
       <c r="C84" s="5"/>
       <c r="D84" s="5"/>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
       <c r="K84" s="5"/>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
     </row>
     <row r="85" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A85" s="5"/>
       <c r="B85" s="5"/>
       <c r="C85" s="5"/>
       <c r="D85" s="5"/>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
@@ -12240,573 +11706,573 @@
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="36" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="27.7109375" style="27" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="27"/>
+    <col min="4" max="4" width="11" style="27" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="27"/>
+    <col min="7" max="7" width="10.28515625" style="27" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="27" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" style="27" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="235" t="s">
+      <c r="A1" s="194" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="235"/>
-[...6 lines deleted...]
-      <c r="I1" s="121"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="88"/>
     </row>
     <row r="3" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="234" t="s">
+      <c r="A3" s="193" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="234"/>
-[...8 lines deleted...]
-      <c r="K3" s="112"/>
+      <c r="B3" s="193"/>
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
+      <c r="E3" s="193"/>
+      <c r="F3" s="193"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="193"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
     </row>
     <row r="4" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="234"/>
-[...9 lines deleted...]
-      <c r="K4" s="112"/>
+      <c r="A4" s="193"/>
+      <c r="B4" s="193"/>
+      <c r="C4" s="193"/>
+      <c r="D4" s="193"/>
+      <c r="E4" s="193"/>
+      <c r="F4" s="193"/>
+      <c r="G4" s="193"/>
+      <c r="H4" s="193"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
     </row>
     <row r="5" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="234"/>
-[...9 lines deleted...]
-      <c r="K5" s="112"/>
+      <c r="A5" s="193"/>
+      <c r="B5" s="193"/>
+      <c r="C5" s="193"/>
+      <c r="D5" s="193"/>
+      <c r="E5" s="193"/>
+      <c r="F5" s="193"/>
+      <c r="G5" s="193"/>
+      <c r="H5" s="193"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A6" s="113"/>
-[...9 lines deleted...]
-      <c r="K6" s="112"/>
+      <c r="A6" s="81"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
     </row>
     <row r="7" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="234" t="s">
+      <c r="A7" s="193" t="s">
         <v>122</v>
       </c>
-      <c r="B7" s="234"/>
-[...8 lines deleted...]
-      <c r="K7" s="112"/>
+      <c r="B7" s="193"/>
+      <c r="C7" s="193"/>
+      <c r="D7" s="193"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="193"/>
+      <c r="G7" s="193"/>
+      <c r="H7" s="193"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
     </row>
     <row r="8" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="234"/>
-[...9 lines deleted...]
-      <c r="K8" s="112"/>
+      <c r="A8" s="193"/>
+      <c r="B8" s="193"/>
+      <c r="C8" s="193"/>
+      <c r="D8" s="193"/>
+      <c r="E8" s="193"/>
+      <c r="F8" s="193"/>
+      <c r="G8" s="193"/>
+      <c r="H8" s="193"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="80"/>
+      <c r="K8" s="80"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="112"/>
-[...9 lines deleted...]
-      <c r="K9" s="112"/>
+      <c r="A9" s="80"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A10" s="119" t="s">
+      <c r="A10" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="236" t="s">
+      <c r="B10" s="195" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="236"/>
-[...7 lines deleted...]
-      <c r="A11" s="114" t="s">
+      <c r="C10" s="195"/>
+      <c r="D10" s="195"/>
+      <c r="E10" s="195"/>
+      <c r="F10" s="195"/>
+      <c r="G10" s="195"/>
+      <c r="H10" s="195"/>
+    </row>
+    <row r="11" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="227" t="s">
+      <c r="B11" s="186" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="227"/>
-[...7 lines deleted...]
-      <c r="A12" s="114" t="s">
+      <c r="C11" s="186"/>
+      <c r="D11" s="186"/>
+      <c r="E11" s="186"/>
+      <c r="F11" s="186"/>
+      <c r="G11" s="186"/>
+      <c r="H11" s="186"/>
+    </row>
+    <row r="12" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="227" t="s">
+      <c r="B12" s="186" t="s">
         <v>76</v>
       </c>
-      <c r="C12" s="227"/>
-[...7 lines deleted...]
-      <c r="A13" s="114" t="s">
+      <c r="C12" s="186"/>
+      <c r="D12" s="186"/>
+      <c r="E12" s="186"/>
+      <c r="F12" s="186"/>
+      <c r="G12" s="186"/>
+      <c r="H12" s="186"/>
+    </row>
+    <row r="13" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="227" t="s">
+      <c r="B13" s="186" t="s">
         <v>78</v>
       </c>
-      <c r="C13" s="227"/>
-[...7 lines deleted...]
-      <c r="A14" s="114" t="s">
+      <c r="C13" s="186"/>
+      <c r="D13" s="186"/>
+      <c r="E13" s="186"/>
+      <c r="F13" s="186"/>
+      <c r="G13" s="186"/>
+      <c r="H13" s="186"/>
+    </row>
+    <row r="14" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="82" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="227" t="s">
+      <c r="B14" s="186" t="s">
         <v>80</v>
       </c>
-      <c r="C14" s="227"/>
-[...7 lines deleted...]
-      <c r="A15" s="114" t="s">
+      <c r="C14" s="186"/>
+      <c r="D14" s="186"/>
+      <c r="E14" s="186"/>
+      <c r="F14" s="186"/>
+      <c r="G14" s="186"/>
+      <c r="H14" s="186"/>
+    </row>
+    <row r="15" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="82" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="227" t="s">
+      <c r="B15" s="186" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="227"/>
-[...7 lines deleted...]
-      <c r="A16" s="114" t="s">
+      <c r="C15" s="186"/>
+      <c r="D15" s="186"/>
+      <c r="E15" s="186"/>
+      <c r="F15" s="186"/>
+      <c r="G15" s="186"/>
+      <c r="H15" s="186"/>
+    </row>
+    <row r="16" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="82" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="227" t="s">
+      <c r="B16" s="186" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="227"/>
-[...7 lines deleted...]
-      <c r="A17" s="116" t="s">
+      <c r="C16" s="186"/>
+      <c r="D16" s="186"/>
+      <c r="E16" s="186"/>
+      <c r="F16" s="186"/>
+      <c r="G16" s="186"/>
+      <c r="H16" s="186"/>
+    </row>
+    <row r="17" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A17" s="84" t="s">
         <v>85</v>
       </c>
-      <c r="B17" s="228" t="s">
+      <c r="B17" s="187" t="s">
         <v>124</v>
       </c>
-      <c r="C17" s="229"/>
-[...7 lines deleted...]
-      <c r="A18" s="114" t="s">
+      <c r="C17" s="188"/>
+      <c r="D17" s="188"/>
+      <c r="E17" s="188"/>
+      <c r="F17" s="188"/>
+      <c r="G17" s="188"/>
+      <c r="H17" s="189"/>
+    </row>
+    <row r="18" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="227" t="s">
+      <c r="B18" s="186" t="s">
         <v>87</v>
       </c>
-      <c r="C18" s="227"/>
-[...7 lines deleted...]
-      <c r="A19" s="116" t="s">
+      <c r="C18" s="186"/>
+      <c r="D18" s="186"/>
+      <c r="E18" s="186"/>
+      <c r="F18" s="186"/>
+      <c r="G18" s="186"/>
+      <c r="H18" s="186"/>
+    </row>
+    <row r="19" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="84" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="231" t="s">
+      <c r="B19" s="190" t="s">
         <v>123</v>
       </c>
-      <c r="C19" s="232"/>
-[...7 lines deleted...]
-      <c r="A20" s="114" t="s">
+      <c r="C19" s="191"/>
+      <c r="D19" s="191"/>
+      <c r="E19" s="191"/>
+      <c r="F19" s="191"/>
+      <c r="G19" s="191"/>
+      <c r="H19" s="192"/>
+    </row>
+    <row r="20" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="82" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="227" t="s">
+      <c r="B20" s="186" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="227"/>
-[...7 lines deleted...]
-      <c r="A21" s="114" t="s">
+      <c r="C20" s="186"/>
+      <c r="D20" s="186"/>
+      <c r="E20" s="186"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="186"/>
+      <c r="H20" s="186"/>
+    </row>
+    <row r="21" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="82" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="227" t="s">
+      <c r="B21" s="186" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="227"/>
-[...7 lines deleted...]
-      <c r="A22" s="114" t="s">
+      <c r="C21" s="186"/>
+      <c r="D21" s="186"/>
+      <c r="E21" s="186"/>
+      <c r="F21" s="186"/>
+      <c r="G21" s="186"/>
+      <c r="H21" s="186"/>
+    </row>
+    <row r="22" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="227" t="s">
+      <c r="B22" s="186" t="s">
         <v>119</v>
       </c>
-      <c r="C22" s="227"/>
-[...7 lines deleted...]
-      <c r="A23" s="114" t="s">
+      <c r="C22" s="186"/>
+      <c r="D22" s="186"/>
+      <c r="E22" s="186"/>
+      <c r="F22" s="186"/>
+      <c r="G22" s="186"/>
+      <c r="H22" s="186"/>
+    </row>
+    <row r="23" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="82" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="227" t="s">
+      <c r="B23" s="186" t="s">
         <v>93</v>
       </c>
-      <c r="C23" s="227"/>
-[...7 lines deleted...]
-      <c r="A24" s="114" t="s">
+      <c r="C23" s="186"/>
+      <c r="D23" s="186"/>
+      <c r="E23" s="186"/>
+      <c r="F23" s="186"/>
+      <c r="G23" s="186"/>
+      <c r="H23" s="186"/>
+    </row>
+    <row r="24" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="82" t="s">
         <v>94</v>
       </c>
-      <c r="B24" s="227" t="s">
+      <c r="B24" s="186" t="s">
         <v>125</v>
       </c>
-      <c r="C24" s="227"/>
-[...7 lines deleted...]
-      <c r="A25" s="114" t="s">
+      <c r="C24" s="186"/>
+      <c r="D24" s="186"/>
+      <c r="E24" s="186"/>
+      <c r="F24" s="186"/>
+      <c r="G24" s="186"/>
+      <c r="H24" s="186"/>
+    </row>
+    <row r="25" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A25" s="82" t="s">
         <v>95</v>
       </c>
-      <c r="B25" s="227" t="s">
+      <c r="B25" s="186" t="s">
         <v>96</v>
       </c>
-      <c r="C25" s="227"/>
-[...7 lines deleted...]
-      <c r="A26" s="114" t="s">
+      <c r="C25" s="186"/>
+      <c r="D25" s="186"/>
+      <c r="E25" s="186"/>
+      <c r="F25" s="186"/>
+      <c r="G25" s="186"/>
+      <c r="H25" s="186"/>
+    </row>
+    <row r="26" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="82" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="227" t="s">
+      <c r="B26" s="186" t="s">
         <v>98</v>
       </c>
-      <c r="C26" s="227"/>
-[...7 lines deleted...]
-      <c r="A27" s="114" t="s">
+      <c r="C26" s="186"/>
+      <c r="D26" s="186"/>
+      <c r="E26" s="186"/>
+      <c r="F26" s="186"/>
+      <c r="G26" s="186"/>
+      <c r="H26" s="186"/>
+    </row>
+    <row r="27" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="82" t="s">
         <v>99</v>
       </c>
-      <c r="B27" s="227" t="s">
+      <c r="B27" s="186" t="s">
         <v>100</v>
       </c>
-      <c r="C27" s="227"/>
-[...7 lines deleted...]
-      <c r="A28" s="114" t="s">
+      <c r="C27" s="186"/>
+      <c r="D27" s="186"/>
+      <c r="E27" s="186"/>
+      <c r="F27" s="186"/>
+      <c r="G27" s="186"/>
+      <c r="H27" s="186"/>
+    </row>
+    <row r="28" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="82" t="s">
         <v>101</v>
       </c>
-      <c r="B28" s="227" t="s">
+      <c r="B28" s="186" t="s">
         <v>126</v>
       </c>
-      <c r="C28" s="227"/>
-[...7 lines deleted...]
-      <c r="A29" s="116" t="s">
+      <c r="C28" s="186"/>
+      <c r="D28" s="186"/>
+      <c r="E28" s="186"/>
+      <c r="F28" s="186"/>
+      <c r="G28" s="186"/>
+      <c r="H28" s="186"/>
+    </row>
+    <row r="29" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="84" t="s">
         <v>102</v>
       </c>
-      <c r="B29" s="228" t="s">
+      <c r="B29" s="187" t="s">
         <v>103</v>
       </c>
-      <c r="C29" s="229"/>
-[...7 lines deleted...]
-      <c r="A30" s="114" t="s">
+      <c r="C29" s="188"/>
+      <c r="D29" s="188"/>
+      <c r="E29" s="188"/>
+      <c r="F29" s="188"/>
+      <c r="G29" s="188"/>
+      <c r="H29" s="189"/>
+    </row>
+    <row r="30" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="82" t="s">
         <v>104</v>
       </c>
-      <c r="B30" s="227" t="s">
+      <c r="B30" s="186" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="227"/>
-[...7 lines deleted...]
-      <c r="A31" s="114" t="s">
+      <c r="C30" s="186"/>
+      <c r="D30" s="186"/>
+      <c r="E30" s="186"/>
+      <c r="F30" s="186"/>
+      <c r="G30" s="186"/>
+      <c r="H30" s="186"/>
+    </row>
+    <row r="31" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="82" t="s">
         <v>106</v>
       </c>
-      <c r="B31" s="227" t="s">
+      <c r="B31" s="186" t="s">
         <v>107</v>
       </c>
-      <c r="C31" s="227"/>
-[...7 lines deleted...]
-      <c r="A32" s="114" t="s">
+      <c r="C31" s="186"/>
+      <c r="D31" s="186"/>
+      <c r="E31" s="186"/>
+      <c r="F31" s="186"/>
+      <c r="G31" s="186"/>
+      <c r="H31" s="186"/>
+    </row>
+    <row r="32" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A32" s="82" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="227" t="s">
+      <c r="B32" s="186" t="s">
         <v>109</v>
       </c>
-      <c r="C32" s="227"/>
-[...7 lines deleted...]
-      <c r="A33" s="117" t="s">
+      <c r="C32" s="186"/>
+      <c r="D32" s="186"/>
+      <c r="E32" s="186"/>
+      <c r="F32" s="186"/>
+      <c r="G32" s="186"/>
+      <c r="H32" s="186"/>
+    </row>
+    <row r="33" spans="1:8" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="85" t="s">
         <v>110</v>
       </c>
-      <c r="B33" s="228" t="s">
+      <c r="B33" s="187" t="s">
         <v>111</v>
       </c>
-      <c r="C33" s="229"/>
-[...7 lines deleted...]
-      <c r="A34" s="114" t="s">
+      <c r="C33" s="188"/>
+      <c r="D33" s="188"/>
+      <c r="E33" s="188"/>
+      <c r="F33" s="188"/>
+      <c r="G33" s="188"/>
+      <c r="H33" s="189"/>
+    </row>
+    <row r="34" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A34" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="227" t="s">
+      <c r="B34" s="186" t="s">
         <v>112</v>
       </c>
-      <c r="C34" s="227"/>
-[...7 lines deleted...]
-      <c r="A35" s="114" t="s">
+      <c r="C34" s="186"/>
+      <c r="D34" s="186"/>
+      <c r="E34" s="186"/>
+      <c r="F34" s="186"/>
+      <c r="G34" s="186"/>
+      <c r="H34" s="186"/>
+    </row>
+    <row r="35" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="227" t="s">
+      <c r="B35" s="186" t="s">
         <v>113</v>
       </c>
-      <c r="C35" s="227"/>
-[...7 lines deleted...]
-      <c r="A36" s="114" t="s">
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
+      <c r="E35" s="186"/>
+      <c r="F35" s="186"/>
+      <c r="G35" s="186"/>
+      <c r="H35" s="186"/>
+    </row>
+    <row r="36" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="82" t="s">
         <v>114</v>
       </c>
-      <c r="B36" s="227" t="s">
+      <c r="B36" s="186" t="s">
         <v>115</v>
       </c>
-      <c r="C36" s="227"/>
-[...7 lines deleted...]
-      <c r="A37" s="114" t="s">
+      <c r="C36" s="186"/>
+      <c r="D36" s="186"/>
+      <c r="E36" s="186"/>
+      <c r="F36" s="186"/>
+      <c r="G36" s="186"/>
+      <c r="H36" s="186"/>
+    </row>
+    <row r="37" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="227" t="s">
+      <c r="B37" s="186" t="s">
         <v>116</v>
       </c>
-      <c r="C37" s="227"/>
-[...7 lines deleted...]
-      <c r="A38" s="116" t="s">
+      <c r="C37" s="186"/>
+      <c r="D37" s="186"/>
+      <c r="E37" s="186"/>
+      <c r="F37" s="186"/>
+      <c r="G37" s="186"/>
+      <c r="H37" s="186"/>
+    </row>
+    <row r="38" spans="1:8" s="83" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="84" t="s">
         <v>117</v>
       </c>
-      <c r="B38" s="228" t="s">
+      <c r="B38" s="187" t="s">
         <v>118</v>
       </c>
-      <c r="C38" s="229"/>
-[...4 lines deleted...]
-      <c r="H38" s="230"/>
+      <c r="C38" s="188"/>
+      <c r="D38" s="188"/>
+      <c r="E38" s="188"/>
+      <c r="F38" s="188"/>
+      <c r="G38" s="188"/>
+      <c r="H38" s="189"/>
     </row>
   </sheetData>
   <sheetProtection password="8C09" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="A3:H5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A7:H8"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B26:H26"/>
@@ -12873,54 +12339,54 @@
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="D12:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D12" sqref="D12:G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="12" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="D12" s="149"/>
-[...2 lines deleted...]
-      <c r="G12" s="144"/>
+      <c r="D12" s="113"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D12:G12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
@@ -12934,25 +12400,33 @@
       <vt:lpstr>TAR</vt:lpstr>
       <vt:lpstr>TAR Instructions</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>TAR!Print_Area</vt:lpstr>
       <vt:lpstr>'TAR Instructions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bloomsburg University of Pennsylvania</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dpeters</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LastRibbonUI_LongPtr">
+    <vt:lpwstr>2716890253408</vt:lpwstr>
+  </property>
+</Properties>
+</file>