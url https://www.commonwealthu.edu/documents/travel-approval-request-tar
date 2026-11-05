--- v1 (2026-10-15)
+++ v2 (2026-11-05)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.commonwealthu.edu\data\UsersABC\dburger\Desktop\Harris\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8520C733-D9EF-4A04-B7BA-0F4DD142F43C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F95EAC7D-69A0-495E-B4C7-19CF230A908F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="DmDzKaEHrlJxjVzUdJQj+Uk67f6cezZLt79ViuvKk3F3Fw1O3K+yv5hRgJqEkvc1ornXGZVXSVPX4cXAc5nzEg==" workbookSaltValue="hxBYp4lkY0KEGcry9N4fYQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TAR" sheetId="1" r:id="rId1"/>
     <sheet name="TAR Instructions" sheetId="4" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TAR!$A$1:$N$83</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'TAR Instructions'!$A$1:$H$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -1479,378 +1479,378 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="20" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="20" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="20" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...282 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -1991,90 +1991,90 @@
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76198</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>34635</xdr:rowOff>
+      <xdr:rowOff>34636</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>34636</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>122960</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>48339</xdr:rowOff>
+      <xdr:rowOff>48340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FB56223-CC66-CE37-8375-4BD0166E4CC5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8387BC0B-1BF2-4FB4-9B4C-49D9F35C3DF9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="76198" y="34635"/>
-          <a:ext cx="2424547" cy="706431"/>
+          <a:off x="0" y="34636"/>
+          <a:ext cx="2374324" cy="715090"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -2351,253 +2351,254 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enterprise.com/car_rental/deeplinkmap.do?bid=046&amp;mcid=G800718&amp;referedPage=multiDivOffer" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enterprise.com/car_rental/deeplinkmap.do?bid=046&amp;mcid=G800718&amp;referedPage=multiDivOffer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsa.gov/portal/category/21287" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AO470"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="P6" sqref="P6"/>
+      <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="41" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A1" s="30"/>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="96">
-        <v>46279</v>
+        <v>46324</v>
       </c>
       <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:41" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="174" t="s">
+      <c r="A2" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="175"/>
-[...11 lines deleted...]
-      <c r="N2" s="176"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="99"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" s="5" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="183"/>
-[...12 lines deleted...]
-      <c r="N3" s="185"/>
+      <c r="A3" s="122"/>
+      <c r="B3" s="123"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="124"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
     </row>
     <row r="4" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="106" t="s">
+      <c r="A4" s="171" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="104"/>
-[...4 lines deleted...]
-      <c r="G4" s="103" t="s">
+      <c r="B4" s="169"/>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="172"/>
+      <c r="G4" s="168" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="104"/>
-[...5 lines deleted...]
-      <c r="N4" s="105"/>
+      <c r="H4" s="169"/>
+      <c r="I4" s="169"/>
+      <c r="J4" s="169"/>
+      <c r="K4" s="169"/>
+      <c r="L4" s="169"/>
+      <c r="M4" s="169"/>
+      <c r="N4" s="170"/>
     </row>
     <row r="5" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="33"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="N5" s="34"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="113"/>
-[...2 lines deleted...]
-      <c r="E6" s="110"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="105"/>
       <c r="G6" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="J6" s="127"/>
-      <c r="K6" s="128"/>
+      <c r="J6" s="142"/>
+      <c r="K6" s="143"/>
       <c r="L6" s="48"/>
       <c r="N6" s="14"/>
       <c r="O6" s="2"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="92"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
       <c r="AF6" s="2"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
@@ -2620,137 +2621,137 @@
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="113"/>
-[...2 lines deleted...]
-      <c r="E8" s="110"/>
+      <c r="B8" s="103"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
+      <c r="E8" s="105"/>
       <c r="G8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="108"/>
-[...2 lines deleted...]
-      <c r="M8" s="110"/>
+      <c r="J8" s="173"/>
+      <c r="K8" s="104"/>
+      <c r="L8" s="104"/>
+      <c r="M8" s="105"/>
       <c r="N8" s="14"/>
       <c r="O8" s="2"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36"/>
-      <c r="G9" s="111"/>
-      <c r="H9" s="112"/>
+      <c r="G9" s="174"/>
+      <c r="H9" s="175"/>
       <c r="I9" s="25"/>
       <c r="N9" s="34"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="114"/>
-[...2 lines deleted...]
-      <c r="E10" s="116"/>
+      <c r="B10" s="176"/>
+      <c r="C10" s="177"/>
+      <c r="D10" s="177"/>
+      <c r="E10" s="178"/>
       <c r="G10" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="J10" s="129"/>
-      <c r="K10" s="128"/>
+      <c r="J10" s="144"/>
+      <c r="K10" s="143"/>
       <c r="L10" s="48"/>
       <c r="N10" s="14"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
@@ -2773,257 +2774,257 @@
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="117"/>
-[...2 lines deleted...]
-      <c r="E12" s="119"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="180"/>
+      <c r="D12" s="180"/>
+      <c r="E12" s="181"/>
       <c r="G12" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="J12" s="113"/>
-[...2 lines deleted...]
-      <c r="M12" s="110"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="104"/>
+      <c r="L12" s="104"/>
+      <c r="M12" s="105"/>
       <c r="N12" s="14"/>
       <c r="O12" s="2"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="92"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
-      <c r="G13" s="111"/>
-      <c r="H13" s="112"/>
+      <c r="G13" s="174"/>
+      <c r="H13" s="175"/>
       <c r="I13" s="25"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="34"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="91"/>
-      <c r="C14" s="141" t="s">
+      <c r="C14" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="142"/>
+      <c r="D14" s="118"/>
       <c r="E14" s="91"/>
       <c r="F14" s="7"/>
       <c r="G14" s="79" t="s">
         <v>57</v>
       </c>
-      <c r="H14" s="146"/>
-[...4 lines deleted...]
-      <c r="M14" s="148"/>
+      <c r="H14" s="156"/>
+      <c r="I14" s="157"/>
+      <c r="J14" s="157"/>
+      <c r="K14" s="157"/>
+      <c r="L14" s="157"/>
+      <c r="M14" s="158"/>
       <c r="N14" s="63"/>
       <c r="O14" s="2"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="78"/>
       <c r="B15" s="7"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="62"/>
-      <c r="H15" s="149"/>
-[...4 lines deleted...]
-      <c r="M15" s="151"/>
+      <c r="H15" s="159"/>
+      <c r="I15" s="160"/>
+      <c r="J15" s="160"/>
+      <c r="K15" s="160"/>
+      <c r="L15" s="160"/>
+      <c r="M15" s="161"/>
       <c r="N15" s="63"/>
       <c r="O15" s="2"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="143"/>
-[...2 lines deleted...]
-      <c r="E16" s="145"/>
+      <c r="B16" s="153"/>
+      <c r="C16" s="154"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="155"/>
       <c r="F16" s="7"/>
       <c r="G16" s="62"/>
-      <c r="H16" s="149"/>
-[...4 lines deleted...]
-      <c r="M16" s="151"/>
+      <c r="H16" s="159"/>
+      <c r="I16" s="160"/>
+      <c r="J16" s="160"/>
+      <c r="K16" s="160"/>
+      <c r="L16" s="160"/>
+      <c r="M16" s="161"/>
       <c r="N16" s="63"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
     </row>
     <row r="17" spans="1:41" s="27" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="11"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="7"/>
       <c r="G17" s="62"/>
-      <c r="H17" s="152"/>
-[...4 lines deleted...]
-      <c r="M17" s="154"/>
+      <c r="H17" s="162"/>
+      <c r="I17" s="163"/>
+      <c r="J17" s="163"/>
+      <c r="K17" s="163"/>
+      <c r="L17" s="163"/>
+      <c r="M17" s="164"/>
       <c r="N17" s="63"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
@@ -3042,186 +3043,186 @@
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="130" t="s">
+      <c r="A19" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="131"/>
-[...4 lines deleted...]
-      <c r="G19" s="136" t="s">
+      <c r="B19" s="113"/>
+      <c r="C19" s="113"/>
+      <c r="D19" s="113"/>
+      <c r="E19" s="113"/>
+      <c r="F19" s="145"/>
+      <c r="G19" s="149" t="s">
         <v>60</v>
       </c>
-      <c r="H19" s="131"/>
-[...5 lines deleted...]
-      <c r="N19" s="137"/>
+      <c r="H19" s="113"/>
+      <c r="I19" s="113"/>
+      <c r="J19" s="113"/>
+      <c r="K19" s="113"/>
+      <c r="L19" s="113"/>
+      <c r="M19" s="113"/>
+      <c r="N19" s="114"/>
     </row>
     <row r="20" spans="1:41" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="133"/>
-[...12 lines deleted...]
-      <c r="N20" s="140"/>
+      <c r="A20" s="146"/>
+      <c r="B20" s="147"/>
+      <c r="C20" s="147"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="148"/>
+      <c r="G20" s="150"/>
+      <c r="H20" s="151"/>
+      <c r="I20" s="151"/>
+      <c r="J20" s="151"/>
+      <c r="K20" s="151"/>
+      <c r="L20" s="151"/>
+      <c r="M20" s="151"/>
+      <c r="N20" s="152"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="130" t="s">
+      <c r="A21" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="131"/>
-[...11 lines deleted...]
-      <c r="N21" s="137"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="113"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="113"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="113"/>
+      <c r="H21" s="113"/>
+      <c r="I21" s="113"/>
+      <c r="J21" s="113"/>
+      <c r="K21" s="113"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="113"/>
+      <c r="N21" s="114"/>
     </row>
     <row r="22" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36"/>
       <c r="N22" s="34"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
       <c r="AB22" s="1"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35"/>
-      <c r="K23" s="182" t="s">
+      <c r="K23" s="115" t="s">
         <v>6</v>
       </c>
-      <c r="L23" s="182"/>
-      <c r="M23" s="182"/>
+      <c r="L23" s="115"/>
+      <c r="M23" s="115"/>
       <c r="N23" s="14"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
     </row>
     <row r="24" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="113"/>
-[...10 lines deleted...]
-      <c r="M24" s="125"/>
+      <c r="B24" s="103"/>
+      <c r="C24" s="104"/>
+      <c r="D24" s="104"/>
+      <c r="E24" s="104"/>
+      <c r="F24" s="104"/>
+      <c r="G24" s="105"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="118"/>
+      <c r="K24" s="119"/>
+      <c r="L24" s="120"/>
+      <c r="M24" s="121"/>
       <c r="N24" s="14"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
@@ -3242,59 +3243,59 @@
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
     </row>
     <row r="26" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="113"/>
-[...7 lines deleted...]
-      <c r="M26" s="125"/>
+      <c r="B26" s="103"/>
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="104"/>
+      <c r="F26" s="104"/>
+      <c r="G26" s="105"/>
+      <c r="K26" s="119"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
       <c r="N26" s="14"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
@@ -3435,56 +3436,56 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
     </row>
     <row r="31" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="59">
         <f>IF((($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24)&gt;=0,(($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24),24+(($J$10-INT($J$10))*24)-(($J$6-INT($J$6))*24))</f>
         <v>0</v>
       </c>
       <c r="D31" s="93"/>
-      <c r="G31" s="126" t="s">
+      <c r="G31" s="141" t="s">
         <v>38</v>
       </c>
-      <c r="H31" s="126"/>
-[...1 lines deleted...]
-      <c r="J31" s="126"/>
+      <c r="H31" s="141"/>
+      <c r="I31" s="141"/>
+      <c r="J31" s="141"/>
       <c r="N31" s="14"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
@@ -3695,182 +3696,182 @@
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
       <c r="AB37" s="1"/>
       <c r="AC37" s="1"/>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37"/>
       <c r="B38" s="60"/>
       <c r="C38" s="60"/>
       <c r="D38" s="60"/>
       <c r="E38" s="60"/>
       <c r="F38" s="60"/>
-      <c r="G38" s="172"/>
-[...3 lines deleted...]
-      <c r="K38" s="169">
+      <c r="G38" s="136"/>
+      <c r="H38" s="136"/>
+      <c r="I38" s="136"/>
+      <c r="J38" s="137"/>
+      <c r="K38" s="133">
         <f>IF(+B29*D29=0,0,(+B29*D29)+IF(B31&lt;3,0,IF(B31&lt;6,D29*0.25,IF(B31&lt;15,D29*0.625,IF(B31&lt;=24,D29*1)))))-(G34)-(G35)-(G36)</f>
         <v>0</v>
       </c>
-      <c r="L38" s="170"/>
-      <c r="M38" s="171"/>
+      <c r="L38" s="134"/>
+      <c r="M38" s="135"/>
       <c r="N38" s="34"/>
-      <c r="O38" s="159"/>
+      <c r="O38" s="125"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
       <c r="AB38" s="1"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="36"/>
       <c r="N39" s="34"/>
-      <c r="O39" s="159"/>
+      <c r="O39" s="125"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
       <c r="AB39" s="1"/>
       <c r="AC39" s="1"/>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="64" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="21"/>
       <c r="D40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="18"/>
       <c r="I40" s="29"/>
-      <c r="K40" s="102"/>
-[...1 lines deleted...]
-      <c r="M40" s="102"/>
+      <c r="K40" s="117"/>
+      <c r="L40" s="117"/>
+      <c r="M40" s="117"/>
       <c r="N40" s="14"/>
-      <c r="O40" s="160"/>
+      <c r="O40" s="126"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
     </row>
     <row r="41" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="65" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="21"/>
       <c r="D41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="12">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I41" s="29"/>
-      <c r="K41" s="164">
+      <c r="K41" s="107">
         <f>IF(OR(B41&gt;=2, B40&gt;=2),H41,0)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="165"/>
-      <c r="M41" s="166"/>
+      <c r="L41" s="101"/>
+      <c r="M41" s="102"/>
       <c r="N41" s="14"/>
-      <c r="O41" s="159"/>
+      <c r="O41" s="125"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2"/>
       <c r="AB41" s="2"/>
       <c r="AC41" s="2"/>
       <c r="AD41" s="2"/>
       <c r="AE41" s="2"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="2"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
       <c r="AL41" s="2"/>
       <c r="AM41" s="2"/>
       <c r="AN41" s="2"/>
@@ -3922,59 +3923,59 @@
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="2"/>
       <c r="AE43" s="2"/>
       <c r="AF43" s="2"/>
       <c r="AG43" s="2"/>
       <c r="AH43" s="2"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="2"/>
       <c r="AK43" s="2"/>
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
     </row>
     <row r="44" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="113"/>
-[...7 lines deleted...]
-      <c r="M44" s="181"/>
+      <c r="B44" s="103"/>
+      <c r="C44" s="104"/>
+      <c r="D44" s="104"/>
+      <c r="E44" s="104"/>
+      <c r="F44" s="104"/>
+      <c r="G44" s="105"/>
+      <c r="K44" s="109"/>
+      <c r="L44" s="110"/>
+      <c r="M44" s="111"/>
       <c r="N44" s="14"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2"/>
       <c r="AB44" s="2"/>
       <c r="AC44" s="2"/>
       <c r="AD44" s="2"/>
       <c r="AE44" s="2"/>
       <c r="AF44" s="2"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="2"/>
       <c r="AI44" s="2"/>
       <c r="AJ44" s="2"/>
       <c r="AK44" s="2"/>
       <c r="AL44" s="2"/>
@@ -3996,63 +3997,63 @@
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
       <c r="AC45" s="1"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B46" s="89"/>
-      <c r="D46" s="168" t="s">
+      <c r="D46" s="132" t="s">
         <v>59</v>
       </c>
-      <c r="E46" s="168"/>
-[...1 lines deleted...]
-      <c r="G46" s="168"/>
+      <c r="E46" s="132"/>
+      <c r="F46" s="132"/>
+      <c r="G46" s="132"/>
       <c r="J46" s="7"/>
-      <c r="K46" s="164">
+      <c r="K46" s="107">
         <f>+B46</f>
         <v>0</v>
       </c>
-      <c r="L46" s="165"/>
-      <c r="M46" s="166"/>
+      <c r="L46" s="101"/>
+      <c r="M46" s="102"/>
       <c r="N46" s="34"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
       <c r="AC46" s="1"/>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
@@ -4082,65 +4083,65 @@
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
       <c r="AC47" s="1"/>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="90"/>
       <c r="D48" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="F48" s="178" t="s">
+      <c r="F48" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="G48" s="178"/>
-      <c r="H48" s="178"/>
+      <c r="G48" s="108"/>
+      <c r="H48" s="108"/>
       <c r="I48" s="24"/>
       <c r="J48" s="95">
         <v>0.76</v>
       </c>
-      <c r="K48" s="164">
+      <c r="K48" s="107">
         <f>+B48*J48</f>
         <v>0</v>
       </c>
-      <c r="L48" s="165"/>
-      <c r="M48" s="166"/>
+      <c r="L48" s="101"/>
+      <c r="M48" s="102"/>
       <c r="N48" s="34"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
@@ -4210,53 +4211,53 @@
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B51" s="7"/>
       <c r="D51" s="13"/>
       <c r="J51" s="7"/>
-      <c r="K51" s="177"/>
-[...1 lines deleted...]
-      <c r="M51" s="177"/>
+      <c r="K51" s="100"/>
+      <c r="L51" s="100"/>
+      <c r="M51" s="100"/>
       <c r="N51" s="34"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
       <c r="AA51" s="1"/>
       <c r="AB51" s="1"/>
       <c r="AC51" s="1"/>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
@@ -4281,145 +4282,145 @@
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
       <c r="AB52" s="1"/>
       <c r="AC52" s="1"/>
       <c r="AD52" s="1"/>
       <c r="AE52" s="1"/>
       <c r="AF52" s="1"/>
       <c r="AG52" s="1"/>
       <c r="AH52" s="1"/>
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
     </row>
     <row r="53" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="35"/>
-      <c r="D53" s="99" t="s">
+      <c r="D53" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="E53" s="99"/>
-[...2 lines deleted...]
-      <c r="H53" s="99"/>
+      <c r="E53" s="106"/>
+      <c r="F53" s="106"/>
+      <c r="G53" s="106"/>
+      <c r="H53" s="106"/>
       <c r="I53" s="23"/>
       <c r="N53" s="14"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
     </row>
     <row r="54" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="90"/>
-      <c r="D54" s="113"/>
-[...3 lines deleted...]
-      <c r="H54" s="110"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="104"/>
+      <c r="F54" s="104"/>
+      <c r="G54" s="104"/>
+      <c r="H54" s="105"/>
       <c r="I54" s="23"/>
       <c r="N54" s="14"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
       <c r="AH54" s="2"/>
       <c r="AI54" s="2"/>
       <c r="AJ54" s="2"/>
       <c r="AK54" s="2"/>
       <c r="AL54" s="2"/>
       <c r="AM54" s="2"/>
       <c r="AN54" s="2"/>
       <c r="AO54" s="2"/>
     </row>
     <row r="55" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="90"/>
-      <c r="D55" s="113"/>
-[...3 lines deleted...]
-      <c r="H55" s="110"/>
+      <c r="D55" s="103"/>
+      <c r="E55" s="104"/>
+      <c r="F55" s="104"/>
+      <c r="G55" s="104"/>
+      <c r="H55" s="105"/>
       <c r="I55" s="23"/>
       <c r="J55" s="14"/>
-      <c r="K55" s="165">
+      <c r="K55" s="101">
         <f>+B54+B55</f>
         <v>0</v>
       </c>
-      <c r="L55" s="165"/>
-      <c r="M55" s="166"/>
+      <c r="L55" s="101"/>
+      <c r="M55" s="102"/>
       <c r="N55" s="14"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
       <c r="AA55" s="2"/>
       <c r="AB55" s="2"/>
       <c r="AC55" s="2"/>
       <c r="AD55" s="2"/>
       <c r="AE55" s="2"/>
       <c r="AF55" s="2"/>
       <c r="AG55" s="2"/>
       <c r="AH55" s="2"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
       <c r="AL55" s="2"/>
@@ -4438,62 +4439,62 @@
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="2"/>
       <c r="AB56" s="2"/>
       <c r="AC56" s="2"/>
       <c r="AD56" s="2"/>
       <c r="AE56" s="2"/>
       <c r="AF56" s="2"/>
       <c r="AG56" s="2"/>
       <c r="AH56" s="2"/>
       <c r="AI56" s="2"/>
       <c r="AJ56" s="2"/>
       <c r="AK56" s="2"/>
       <c r="AL56" s="2"/>
       <c r="AM56" s="2"/>
       <c r="AN56" s="2"/>
       <c r="AO56" s="2"/>
     </row>
     <row r="57" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="35"/>
-      <c r="G57" s="155" t="s">
+      <c r="G57" s="130" t="s">
         <v>22</v>
       </c>
-      <c r="H57" s="155"/>
-[...2 lines deleted...]
-      <c r="K57" s="164">
+      <c r="H57" s="130"/>
+      <c r="I57" s="130"/>
+      <c r="J57" s="130"/>
+      <c r="K57" s="107">
         <f>SUM(K24:M55)</f>
         <v>0</v>
       </c>
-      <c r="L57" s="165"/>
-      <c r="M57" s="166"/>
+      <c r="L57" s="101"/>
+      <c r="M57" s="102"/>
       <c r="N57" s="14"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
       <c r="AA57" s="2"/>
       <c r="AB57" s="2"/>
       <c r="AC57" s="2"/>
       <c r="AD57" s="2"/>
       <c r="AE57" s="2"/>
       <c r="AF57" s="2"/>
       <c r="AG57" s="2"/>
       <c r="AH57" s="2"/>
       <c r="AI57" s="2"/>
       <c r="AJ57" s="2"/>
       <c r="AK57" s="2"/>
       <c r="AL57" s="2"/>
@@ -4523,137 +4524,137 @@
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
       <c r="AB58" s="1"/>
       <c r="AC58" s="1"/>
       <c r="AD58" s="1"/>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="130" t="s">
+      <c r="A59" s="112" t="s">
         <v>121</v>
       </c>
-      <c r="B59" s="131"/>
-[...11 lines deleted...]
-      <c r="N59" s="137"/>
+      <c r="B59" s="113"/>
+      <c r="C59" s="113"/>
+      <c r="D59" s="113"/>
+      <c r="E59" s="113"/>
+      <c r="F59" s="113"/>
+      <c r="G59" s="113"/>
+      <c r="H59" s="113"/>
+      <c r="I59" s="113"/>
+      <c r="J59" s="113"/>
+      <c r="K59" s="113"/>
+      <c r="L59" s="113"/>
+      <c r="M59" s="113"/>
+      <c r="N59" s="114"/>
     </row>
     <row r="60" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A60" s="161" t="s">
+      <c r="A60" s="127" t="s">
         <v>120</v>
       </c>
-      <c r="B60" s="162"/>
-[...11 lines deleted...]
-      <c r="N60" s="163"/>
+      <c r="B60" s="128"/>
+      <c r="C60" s="128"/>
+      <c r="D60" s="128"/>
+      <c r="E60" s="128"/>
+      <c r="F60" s="128"/>
+      <c r="G60" s="128"/>
+      <c r="H60" s="128"/>
+      <c r="I60" s="128"/>
+      <c r="J60" s="128"/>
+      <c r="K60" s="128"/>
+      <c r="L60" s="128"/>
+      <c r="M60" s="128"/>
+      <c r="N60" s="129"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
     </row>
     <row r="61" spans="1:41" s="5" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="36"/>
       <c r="N61" s="34"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
       <c r="AB61" s="1"/>
       <c r="AC61" s="1"/>
       <c r="AD61" s="1"/>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="B62" s="99"/>
-[...5 lines deleted...]
-      <c r="H62" s="99"/>
+      <c r="B62" s="106"/>
+      <c r="C62" s="106"/>
+      <c r="D62" s="106"/>
+      <c r="E62" s="106"/>
+      <c r="F62" s="106"/>
+      <c r="G62" s="106"/>
+      <c r="H62" s="106"/>
       <c r="I62" s="23"/>
       <c r="K62" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="L62" s="167"/>
-      <c r="M62" s="167"/>
+      <c r="L62" s="131"/>
+      <c r="M62" s="131"/>
       <c r="N62" s="14"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
@@ -4671,66 +4672,66 @@
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
       <c r="AB63" s="1"/>
       <c r="AC63" s="1"/>
       <c r="AD63" s="1"/>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="130" t="s">
+      <c r="A64" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="B64" s="131"/>
-[...11 lines deleted...]
-      <c r="N64" s="137"/>
+      <c r="B64" s="113"/>
+      <c r="C64" s="113"/>
+      <c r="D64" s="113"/>
+      <c r="E64" s="113"/>
+      <c r="F64" s="113"/>
+      <c r="G64" s="113"/>
+      <c r="H64" s="113"/>
+      <c r="I64" s="113"/>
+      <c r="J64" s="113"/>
+      <c r="K64" s="113"/>
+      <c r="L64" s="113"/>
+      <c r="M64" s="113"/>
+      <c r="N64" s="114"/>
     </row>
     <row r="65" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="42"/>
       <c r="B65" s="9"/>
       <c r="C65" s="9"/>
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
       <c r="N65" s="43"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
@@ -4741,98 +4742,98 @@
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35"/>
       <c r="F66" s="60" t="s">
         <v>56</v>
       </c>
       <c r="G66" s="53"/>
       <c r="H66" s="61" t="s">
         <v>52</v>
       </c>
       <c r="I66" s="53"/>
-      <c r="J66" s="100" t="s">
+      <c r="J66" s="182" t="s">
         <v>53</v>
       </c>
-      <c r="K66" s="100"/>
+      <c r="K66" s="182"/>
       <c r="L66" s="54"/>
       <c r="M66" s="55" t="s">
         <v>6</v>
       </c>
       <c r="N66" s="14"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="S66" s="2"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
       <c r="X66" s="2"/>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
       <c r="AA66" s="2"/>
       <c r="AB66" s="2"/>
       <c r="AC66" s="2"/>
       <c r="AD66" s="2"/>
       <c r="AE66" s="2"/>
       <c r="AF66" s="2"/>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
       <c r="AL66" s="2"/>
       <c r="AM66" s="2"/>
       <c r="AN66" s="2"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="E67" s="99"/>
-[...2 lines deleted...]
-      <c r="H67" s="99"/>
+      <c r="E67" s="106"/>
+      <c r="F67" s="106"/>
+      <c r="G67" s="106"/>
+      <c r="H67" s="106"/>
       <c r="I67" s="23"/>
-      <c r="J67" s="101"/>
-      <c r="K67" s="101"/>
+      <c r="J67" s="183"/>
+      <c r="K67" s="183"/>
       <c r="L67" s="23"/>
       <c r="M67" s="77"/>
       <c r="N67" s="14"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
@@ -4857,57 +4858,57 @@
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
       <c r="AB68" s="1"/>
       <c r="AC68" s="1"/>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="E69" s="99"/>
-[...2 lines deleted...]
-      <c r="H69" s="99"/>
+      <c r="E69" s="106"/>
+      <c r="F69" s="106"/>
+      <c r="G69" s="106"/>
+      <c r="H69" s="106"/>
       <c r="I69" s="23"/>
-      <c r="J69" s="101"/>
-      <c r="K69" s="101"/>
+      <c r="J69" s="183"/>
+      <c r="K69" s="183"/>
       <c r="L69" s="23"/>
       <c r="M69" s="77"/>
       <c r="N69" s="14"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
@@ -4932,57 +4933,57 @@
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="E71" s="99"/>
-[...2 lines deleted...]
-      <c r="H71" s="99"/>
+      <c r="E71" s="106"/>
+      <c r="F71" s="106"/>
+      <c r="G71" s="106"/>
+      <c r="H71" s="106"/>
       <c r="I71" s="23"/>
-      <c r="J71" s="101"/>
-      <c r="K71" s="101"/>
+      <c r="J71" s="183"/>
+      <c r="K71" s="183"/>
       <c r="L71" s="23"/>
       <c r="M71" s="77"/>
       <c r="N71" s="14"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
@@ -5007,57 +5008,57 @@
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
       <c r="AB72" s="1"/>
       <c r="AC72" s="1"/>
       <c r="AD72" s="1"/>
       <c r="AE72" s="1"/>
       <c r="AF72" s="1"/>
       <c r="AG72" s="1"/>
       <c r="AH72" s="1"/>
       <c r="AI72" s="1"/>
       <c r="AJ72" s="1"/>
       <c r="AK72" s="1"/>
       <c r="AL72" s="1"/>
       <c r="AM72" s="1"/>
       <c r="AN72" s="1"/>
       <c r="AO72" s="1"/>
     </row>
     <row r="73" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="E73" s="99"/>
-[...2 lines deleted...]
-      <c r="H73" s="99"/>
+      <c r="E73" s="106"/>
+      <c r="F73" s="106"/>
+      <c r="G73" s="106"/>
+      <c r="H73" s="106"/>
       <c r="I73" s="23"/>
-      <c r="J73" s="101"/>
-      <c r="K73" s="101"/>
+      <c r="J73" s="183"/>
+      <c r="K73" s="183"/>
       <c r="L73" s="23"/>
       <c r="M73" s="77"/>
       <c r="N73" s="14"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
@@ -5080,57 +5081,57 @@
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
       <c r="AF74" s="2"/>
       <c r="AG74" s="2"/>
       <c r="AH74" s="2"/>
       <c r="AI74" s="2"/>
       <c r="AJ74" s="2"/>
       <c r="AK74" s="2"/>
       <c r="AL74" s="2"/>
       <c r="AM74" s="2"/>
       <c r="AN74" s="2"/>
       <c r="AO74" s="2"/>
     </row>
     <row r="75" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="E75" s="99"/>
-[...2 lines deleted...]
-      <c r="H75" s="99"/>
+      <c r="E75" s="106"/>
+      <c r="F75" s="106"/>
+      <c r="G75" s="106"/>
+      <c r="H75" s="106"/>
       <c r="I75" s="23"/>
-      <c r="J75" s="102"/>
-      <c r="K75" s="102"/>
+      <c r="J75" s="117"/>
+      <c r="K75" s="117"/>
       <c r="L75" s="23"/>
       <c r="M75" s="52"/>
       <c r="N75" s="14"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
       <c r="X75" s="2"/>
       <c r="Y75" s="2"/>
       <c r="Z75" s="2"/>
       <c r="AA75" s="2"/>
       <c r="AB75" s="2"/>
       <c r="AC75" s="2"/>
       <c r="AD75" s="2"/>
       <c r="AE75" s="2"/>
       <c r="AF75" s="2"/>
       <c r="AG75" s="2"/>
       <c r="AH75" s="2"/>
       <c r="AI75" s="2"/>
       <c r="AJ75" s="2"/>
@@ -5153,54 +5154,54 @@
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
       <c r="AA76" s="2"/>
       <c r="AB76" s="2"/>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
       <c r="AF76" s="2"/>
       <c r="AG76" s="2"/>
       <c r="AH76" s="2"/>
       <c r="AI76" s="2"/>
       <c r="AJ76" s="2"/>
       <c r="AK76" s="2"/>
       <c r="AL76" s="2"/>
       <c r="AM76" s="2"/>
       <c r="AN76" s="2"/>
       <c r="AO76" s="2"/>
     </row>
     <row r="77" spans="1:41" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="44" t="s">
         <v>128</v>
       </c>
-      <c r="E77" s="99"/>
-[...2 lines deleted...]
-      <c r="H77" s="99"/>
+      <c r="E77" s="106"/>
+      <c r="F77" s="106"/>
+      <c r="G77" s="106"/>
+      <c r="H77" s="106"/>
       <c r="I77" s="23"/>
       <c r="N77" s="14"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
       <c r="X77" s="2"/>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
       <c r="AA77" s="2"/>
       <c r="AB77" s="2"/>
       <c r="AC77" s="2"/>
       <c r="AD77" s="2"/>
       <c r="AE77" s="2"/>
       <c r="AF77" s="2"/>
       <c r="AG77" s="2"/>
       <c r="AH77" s="2"/>
       <c r="AI77" s="2"/>
       <c r="AJ77" s="2"/>
       <c r="AK77" s="2"/>
@@ -5282,115 +5283,115 @@
       <c r="AA79" s="2"/>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
       <c r="AF79" s="2"/>
       <c r="AG79" s="2"/>
       <c r="AH79" s="2"/>
       <c r="AI79" s="2"/>
       <c r="AJ79" s="2"/>
       <c r="AK79" s="2"/>
       <c r="AL79" s="2"/>
       <c r="AM79" s="2"/>
       <c r="AN79" s="2"/>
       <c r="AO79" s="2"/>
     </row>
     <row r="80" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A80" s="76" t="s">
         <v>66</v>
       </c>
       <c r="B80" s="70"/>
       <c r="C80" s="70"/>
       <c r="D80" s="70"/>
       <c r="E80" s="70"/>
       <c r="F80" s="70"/>
-      <c r="G80" s="97"/>
-[...5 lines deleted...]
-      <c r="M80" s="98"/>
+      <c r="G80" s="184"/>
+      <c r="H80" s="184"/>
+      <c r="I80" s="184"/>
+      <c r="J80" s="184"/>
+      <c r="K80" s="185"/>
+      <c r="L80" s="185"/>
+      <c r="M80" s="185"/>
       <c r="N80" s="71"/>
     </row>
     <row r="81" spans="1:41" s="5" customFormat="1" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="36"/>
       <c r="G81" s="53"/>
       <c r="H81" s="53"/>
       <c r="I81" s="53"/>
       <c r="J81" s="53"/>
       <c r="K81" s="75"/>
       <c r="L81" s="75"/>
       <c r="M81" s="75"/>
       <c r="N81" s="34"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
       <c r="X81" s="1"/>
       <c r="Y81" s="1"/>
       <c r="Z81" s="1"/>
       <c r="AA81" s="1"/>
       <c r="AB81" s="1"/>
       <c r="AC81" s="1"/>
       <c r="AD81" s="1"/>
       <c r="AE81" s="1"/>
       <c r="AF81" s="1"/>
       <c r="AG81" s="1"/>
       <c r="AH81" s="1"/>
       <c r="AI81" s="1"/>
       <c r="AJ81" s="1"/>
       <c r="AK81" s="1"/>
       <c r="AL81" s="1"/>
       <c r="AM81" s="1"/>
       <c r="AN81" s="1"/>
       <c r="AO81" s="1"/>
     </row>
     <row r="82" spans="1:41" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="156"/>
-[...1 lines deleted...]
-      <c r="D82" s="158"/>
+      <c r="B82" s="165"/>
+      <c r="C82" s="166"/>
+      <c r="D82" s="167"/>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
-      <c r="G82" s="155" t="s">
+      <c r="G82" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="H82" s="155"/>
-[...4 lines deleted...]
-      <c r="M82" s="122"/>
+      <c r="H82" s="130"/>
+      <c r="I82" s="130"/>
+      <c r="J82" s="130"/>
+      <c r="K82" s="138"/>
+      <c r="L82" s="139"/>
+      <c r="M82" s="140"/>
       <c r="N82" s="34"/>
     </row>
     <row r="83" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="72"/>
       <c r="B83" s="73"/>
       <c r="C83" s="73"/>
       <c r="D83" s="73"/>
       <c r="E83" s="73"/>
       <c r="F83" s="73"/>
       <c r="G83" s="73"/>
       <c r="H83" s="73"/>
       <c r="I83" s="73"/>
       <c r="J83" s="73"/>
       <c r="K83" s="73"/>
       <c r="L83" s="73"/>
       <c r="M83" s="73"/>
       <c r="N83" s="74"/>
     </row>
     <row r="84" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A84" s="5"/>
       <c r="B84" s="5"/>
       <c r="C84" s="5"/>
       <c r="D84" s="5"/>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
@@ -11559,119 +11560,119 @@
       <c r="I469" s="5"/>
       <c r="J469" s="5"/>
       <c r="K469" s="5"/>
       <c r="L469" s="5"/>
       <c r="M469" s="5"/>
       <c r="N469" s="5"/>
     </row>
     <row r="470" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A470" s="5"/>
       <c r="B470" s="5"/>
       <c r="C470" s="5"/>
       <c r="D470" s="5"/>
       <c r="E470" s="5"/>
       <c r="F470" s="5"/>
       <c r="G470" s="5"/>
       <c r="H470" s="5"/>
       <c r="I470" s="5"/>
       <c r="J470" s="5"/>
       <c r="K470" s="5"/>
       <c r="L470" s="5"/>
       <c r="M470" s="5"/>
       <c r="N470" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="69">
+    <mergeCell ref="G80:J80"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="E77:H77"/>
+    <mergeCell ref="E67:H67"/>
+    <mergeCell ref="E69:H69"/>
+    <mergeCell ref="E71:H71"/>
+    <mergeCell ref="E73:H73"/>
+    <mergeCell ref="E75:H75"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="G4:N4"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="J8:M8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J12:M12"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="G19:N19"/>
+    <mergeCell ref="G20:N20"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="H14:M17"/>
+    <mergeCell ref="G82:J82"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="O38:O41"/>
+    <mergeCell ref="A64:N64"/>
+    <mergeCell ref="A60:N60"/>
+    <mergeCell ref="G57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="A59:N59"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="D46:G46"/>
+    <mergeCell ref="B44:G44"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="G38:J38"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="K51:M51"/>
     <mergeCell ref="K55:M55"/>
     <mergeCell ref="D54:H54"/>
     <mergeCell ref="D55:H55"/>
     <mergeCell ref="D53:H53"/>
     <mergeCell ref="K46:M46"/>
     <mergeCell ref="K48:M48"/>
     <mergeCell ref="F48:H48"/>
     <mergeCell ref="K44:M44"/>
     <mergeCell ref="A21:N21"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="K23:M23"/>
     <mergeCell ref="H24:J24"/>
     <mergeCell ref="K24:M24"/>
     <mergeCell ref="A3:N3"/>
-    <mergeCell ref="B62:H62"/>
-[...51 lines deleted...]
-    <mergeCell ref="E75:H75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G31" r:id="rId1" display="GSA Subsistance Rates by Location" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="D46" r:id="rId2" display="Estimated cost from mileage calculator." xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D46:G46" r:id="rId3" display=" Estimated cost per mileage calculator." xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.05" footer="0"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Revised&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId5"/>
   <legacyDrawing r:id="rId6"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId7" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
@@ -11717,170 +11718,170 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27"/>
     <col min="4" max="4" width="11" style="27" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="27"/>
     <col min="7" max="7" width="10.28515625" style="27" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="27" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="194"/>
-[...5 lines deleted...]
-      <c r="H1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
+      <c r="E1" s="191"/>
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="H1" s="191"/>
       <c r="I1" s="88"/>
     </row>
     <row r="3" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="193" t="s">
+      <c r="A3" s="190" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="193"/>
-[...5 lines deleted...]
-      <c r="H3" s="193"/>
+      <c r="B3" s="190"/>
+      <c r="C3" s="190"/>
+      <c r="D3" s="190"/>
+      <c r="E3" s="190"/>
+      <c r="F3" s="190"/>
+      <c r="G3" s="190"/>
+      <c r="H3" s="190"/>
       <c r="I3" s="87"/>
       <c r="J3" s="80"/>
       <c r="K3" s="80"/>
     </row>
     <row r="4" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="193"/>
-[...6 lines deleted...]
-      <c r="H4" s="193"/>
+      <c r="A4" s="190"/>
+      <c r="B4" s="190"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="190"/>
+      <c r="G4" s="190"/>
+      <c r="H4" s="190"/>
       <c r="I4" s="87"/>
       <c r="J4" s="80"/>
       <c r="K4" s="80"/>
     </row>
     <row r="5" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="193"/>
-[...6 lines deleted...]
-      <c r="H5" s="193"/>
+      <c r="A5" s="190"/>
+      <c r="B5" s="190"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="190"/>
+      <c r="F5" s="190"/>
+      <c r="G5" s="190"/>
+      <c r="H5" s="190"/>
       <c r="I5" s="87"/>
       <c r="J5" s="80"/>
       <c r="K5" s="80"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="81"/>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="81"/>
       <c r="H6" s="81"/>
       <c r="I6" s="81"/>
       <c r="J6" s="80"/>
       <c r="K6" s="80"/>
     </row>
     <row r="7" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="193" t="s">
+      <c r="A7" s="190" t="s">
         <v>122</v>
       </c>
-      <c r="B7" s="193"/>
-[...5 lines deleted...]
-      <c r="H7" s="193"/>
+      <c r="B7" s="190"/>
+      <c r="C7" s="190"/>
+      <c r="D7" s="190"/>
+      <c r="E7" s="190"/>
+      <c r="F7" s="190"/>
+      <c r="G7" s="190"/>
+      <c r="H7" s="190"/>
       <c r="I7" s="87"/>
       <c r="J7" s="80"/>
       <c r="K7" s="80"/>
     </row>
     <row r="8" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="193"/>
-[...6 lines deleted...]
-      <c r="H8" s="193"/>
+      <c r="A8" s="190"/>
+      <c r="B8" s="190"/>
+      <c r="C8" s="190"/>
+      <c r="D8" s="190"/>
+      <c r="E8" s="190"/>
+      <c r="F8" s="190"/>
+      <c r="G8" s="190"/>
+      <c r="H8" s="190"/>
       <c r="I8" s="87"/>
       <c r="J8" s="80"/>
       <c r="K8" s="80"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="80"/>
       <c r="B9" s="80"/>
       <c r="C9" s="80"/>
       <c r="D9" s="80"/>
       <c r="E9" s="80"/>
       <c r="F9" s="80"/>
       <c r="G9" s="80"/>
       <c r="H9" s="80"/>
       <c r="I9" s="80"/>
       <c r="J9" s="80"/>
       <c r="K9" s="80"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="195" t="s">
+      <c r="B10" s="192" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="195"/>
-[...4 lines deleted...]
-      <c r="H10" s="195"/>
+      <c r="C10" s="192"/>
+      <c r="D10" s="192"/>
+      <c r="E10" s="192"/>
+      <c r="F10" s="192"/>
+      <c r="G10" s="192"/>
+      <c r="H10" s="192"/>
     </row>
     <row r="11" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A11" s="82" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="186" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="186"/>
       <c r="D11" s="186"/>
       <c r="E11" s="186"/>
       <c r="F11" s="186"/>
       <c r="G11" s="186"/>
       <c r="H11" s="186"/>
     </row>
     <row r="12" spans="1:11" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="82" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="186" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="186"/>
       <c r="D12" s="186"/>
       <c r="E12" s="186"/>
@@ -11954,59 +11955,59 @@
       <c r="C17" s="188"/>
       <c r="D17" s="188"/>
       <c r="E17" s="188"/>
       <c r="F17" s="188"/>
       <c r="G17" s="188"/>
       <c r="H17" s="189"/>
     </row>
     <row r="18" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A18" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="186" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="186"/>
       <c r="D18" s="186"/>
       <c r="E18" s="186"/>
       <c r="F18" s="186"/>
       <c r="G18" s="186"/>
       <c r="H18" s="186"/>
     </row>
     <row r="19" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A19" s="84" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="190" t="s">
+      <c r="B19" s="193" t="s">
         <v>123</v>
       </c>
-      <c r="C19" s="191"/>
-[...4 lines deleted...]
-      <c r="H19" s="192"/>
+      <c r="C19" s="194"/>
+      <c r="D19" s="194"/>
+      <c r="E19" s="194"/>
+      <c r="F19" s="194"/>
+      <c r="G19" s="194"/>
+      <c r="H19" s="195"/>
     </row>
     <row r="20" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A20" s="82" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="186" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="186"/>
       <c r="D20" s="186"/>
       <c r="E20" s="186"/>
       <c r="F20" s="186"/>
       <c r="G20" s="186"/>
       <c r="H20" s="186"/>
     </row>
     <row r="21" spans="1:8" s="83" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A21" s="82" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="186" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="186"/>
       <c r="D21" s="186"/>
       <c r="E21" s="186"/>
@@ -12233,82 +12234,82 @@
       </c>
       <c r="C37" s="186"/>
       <c r="D37" s="186"/>
       <c r="E37" s="186"/>
       <c r="F37" s="186"/>
       <c r="G37" s="186"/>
       <c r="H37" s="186"/>
     </row>
     <row r="38" spans="1:8" s="83" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="84" t="s">
         <v>117</v>
       </c>
       <c r="B38" s="187" t="s">
         <v>118</v>
       </c>
       <c r="C38" s="188"/>
       <c r="D38" s="188"/>
       <c r="E38" s="188"/>
       <c r="F38" s="188"/>
       <c r="G38" s="188"/>
       <c r="H38" s="189"/>
     </row>
   </sheetData>
   <sheetProtection password="8C09" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
-    <mergeCell ref="B13:H13"/>
-[...9 lines deleted...]
-    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B38:H38"/>
+    <mergeCell ref="B30:H30"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="B35:H35"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B28:H28"/>
-    <mergeCell ref="B36:H36"/>
-[...7 lines deleted...]
-    <mergeCell ref="B35:H35"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="A3:H5"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A7:H8"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B12:H12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:A9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>31</v>
@@ -12339,54 +12340,54 @@
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="D12:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D12" sqref="D12:G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="12" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="D12" s="113"/>
-[...2 lines deleted...]
-      <c r="G12" s="110"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="104"/>
+      <c r="F12" s="104"/>
+      <c r="G12" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D12:G12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
@@ -12404,29 +12405,29 @@
       <vt:lpstr>TAR!Print_Area</vt:lpstr>
       <vt:lpstr>'TAR Instructions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bloomsburg University of Pennsylvania</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dpeters</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LastRibbonUI_LongPtr">
-    <vt:lpwstr>2716890253408</vt:lpwstr>
+    <vt:lpwstr>1929339202816</vt:lpwstr>
   </property>
 </Properties>
 </file>