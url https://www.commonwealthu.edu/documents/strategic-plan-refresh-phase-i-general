--- v0 (2026-08-23)
+++ v1 (2026-09-20)
@@ -65,71 +65,71 @@
     <w:p w:rsidR="00D719DA" w:rsidRPr="002F3A0E" w:rsidRDefault="00710B95" w:rsidP="00D719DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>August</w:t>
       </w:r>
       <w:r w:rsidR="00D719DA" w:rsidRPr="002F3A0E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
+    <w:p w:rsidR="00D719DA" w:rsidRPr="009B26BC" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D719DA">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B26BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00E5329A" w:rsidP="00D719DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5329A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This summary documents the work completed during Phase I of the Commonwealth University Strategic Plan Refresh and presents the key </w:t>
       </w:r>
       <w:r w:rsidR="00D63B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -140,71 +140,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>emerging</w:t>
       </w:r>
       <w:r w:rsidR="00D63B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> themes</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5329A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> from institutional document and data review and stakeholder engagement. These findings will provide the foundation for the next phase of the refresh, including consideration of potential refinements to the current Strategic Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
+    <w:p w:rsidR="00D719DA" w:rsidRPr="009B26BC" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D719DA">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B26BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Phase I Work Completed</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D719DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Strategic Direction</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00027180" w:rsidP="00D719DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -376,780 +376,987 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D63B14">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5329A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Synthesized findings from document review, institutional data, and stakeholder engagement to identify recurring themes, opportunities, and challenges that provide a foundation for consideration of potential Strategic Plan refinements</w:t>
       </w:r>
       <w:r w:rsidR="00027180" w:rsidRPr="00027180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D719DA" w:rsidRPr="00D719DA" w:rsidRDefault="00D719DA" w:rsidP="00D719DA">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w:rsidR="00616855" w:rsidRPr="009B26BC" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B26BC">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Emerging Themes from the Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Enrollment Decline, Financial Sustainability, and Institutional Rightsizing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enrollment trends, financial pressures, and resource constraints point to several interconnected considerations for long-term institutional sustainability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued undergraduate enrollment decline, weakening first-year student pipelines, projected FTE reductions, and declining unrestricted reserves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Need to align staffing, facilities, services, academic offerings, and institutional operations with long-term enrollment realities and sustainable resource capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Infrastructure pressures, maintenance obligations, uneven campus utilization, and operational duplication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to improve operational efficiency, clarify institutional priorities, and make intentional decisions regarding organizational scale, service delivery, and resource allocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to strengthen understanding of the relationships among enrollment, budgeting, staffing, and long-term sustainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Concerns regarding staffing capacity, workload sustainability, employee well-being, and the effects of resource reductions on service quality, academic opportunities, student experiences, and other strategic commitments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of balancing long-term sustainability and necessary resource alignment with strategic investments that strengthen enrollment competitiveness, academic growth, campus vitality, and institutional resilience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. CU Identity, Campus Distinctiveness, Regional Engagement, and Institutional Positioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Stakeholder feedback underscored the ongoing importance of building a shared CU identity while recognizing campus distinctiveness and strengthening the university's regional role:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of strengthening a shared Commonwealth University identity while preserving the distinctive traditions, relationships, student experiences, and regional connections associated with each campus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition that building a cohesive Commonwealth University identity and sense of community remains ongoing work rather than a completed outcome of integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to reduce organizational silos, strengthen cross-campus collaboration, improve perceptions of equity and consistency, and cultivate a stronger sense of shared purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of balancing campus distinctiveness with enterprise-wide thinking and institutional alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued role of the university as an educational, workforce, cultural, and economic contributor within the regions and communities connected to each campus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to strengthen coordination between university planning and broader regional planning and development efforts, particularly where education, workforce development, transportation, housing, tourism, and other shared priorities intersect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of clearly articulating the distinctive academic strengths, program offerings, student experiences, and value proposition of each campus while reinforcing a unified Commonwealth University identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to strengthen institutional positioning and differentiation to support recruitment, regional engagement, enrollment competitiveness, and long-term sustainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Revenue Diversification, Workforce Partnerships, and Alternative Enrollment Pathways</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Several opportunities emerged for expanding enrollment pathways, strengthening external partnerships, and diversifying sources of institutional revenue:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued development of workforce development, non-credit programming, employer partnerships, articulation agreements, early college initiatives, adult learner engagement, and flexible instructional delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Expansion of externally responsive academic programming and workforce-aligned educational opportunities that respond to regional needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued attention to graduate education as an important component of enrollment and program strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Development of diversified revenue streams and enrollment pathways beyond traditional undergraduate recruitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Strengthening community and employer partnerships while expanding access and affordability for future students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Evolving Student Needs, Expectations, and Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changing student needs and expectations are reshaping how students engage with their academic programs, support services, campuses, and the broader university experience:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued importance of in-person engagement, student-faculty relationships, and the campus experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Significant student use of flexible and online course delivery, while recognizing that registration patterns may reflect course availability, sequencing, scheduling, and other constraints rather than student preference alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student expectations that extend beyond instructional modality to advising, communication, scheduling flexibility, support services, career preparation, technology use, and the overall educational experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to balance flexibility and convenience with meaningful engagement, academic rigor, student development, and high-quality educational experiences that support persistence, satisfaction, and long-term success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of maintaining opportunities for in-person interaction, relationship-building, and a strong sense of campus and institutional community as virtual environments become increasingly prevalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Student Belonging, Support, and Persistence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Student success findings emphasized the value of coordinated, relationship-based approaches that support belonging, persistence, and completion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Coordinated student support and responsive interventions that help students navigate academic, financial, and personal challenges throughout their educational experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>A holistic view of student success encompassing access, persistence, belonging, transformative learning, experiential opportunities, career preparation, lifelong learning, and engaged citizenship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Opportunities for community-engaged and service-learning experiences to strengthen students' sense of place, belonging, connection to the communities and regions served by CU, and engagement with their educational experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of coordinated advising, mentoring, early intervention, and proactive identification of students with elevated risk factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need for coordinated, data-informed systems that connect students with appropriate academic, personal, financial, and career supports throughout their educational experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition of student success as a shared institutional responsibility across faculty, staff, enrollment management, student affairs, academic affairs, and support services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Particular attention to first-generation students, adult learners, graduate students, and other populations facing elevated barriers to persistence and completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Academic Excellence, Engaged Learning, and Career Preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Academic quality, engaged learning, workforce relevance, and preparation for a changing professional environment emerged as important considerations for the future:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to strengthen academic engagement and high-quality learning experiences, including the depth, rigor, and application of student learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued emphasis on experiential learning, internships, mentoring, high-impact practices, and career-connected educational experiences that contribute to student engagement, persistence, career readiness, institutional distinctiveness, and post-graduation success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of workforce-aligned academic programming, graduate education, and employer partnerships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Growing importance of AI literacy, digital fluency, and preparation for technology-enabled work environments as emerging technologies reshape workforce expectations, instructional models, and institutional operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to prepare students for evolving workplace expectations, including professional communication, interpersonal skills, collaboration, adaptability, and effectiveness across in-person, remote, and technology-enabled environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition that academic excellence extends beyond workforce responsiveness and encompasses educational quality, student learning outcomes, teaching effectiveness, academic integrity, faculty development, and a strong culture of learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to maintain competitive academic programs and strategically manage the university's academic portfolio through ongoing consideration of program offerings, campus program mix, student demand, regional workforce needs, and emerging academic opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to leverage distinctive campus and regional assets, specialized facilities, workforce connections, and educational experiences when considering future academic programs, credentials, experiential learning opportunities, and partnerships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of clearly communicating the academic strengths and educational experiences that differentiate Commonwealth University and each campus within an increasingly competitive higher education environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Need to integrate high-impact and career-connected experiences more intentionally throughout students' academic experiences and communicate them as distinguishing features of a CU education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Communication, Organizational Culture, Employee Engagement, Shared Governance, and Trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Across reports, surveys, and stakeholder discussions, communication, engagement, organizational trust, and institutional alignment emerged as closely interconnected:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need for timely and effective communication, meaningful opportunities for stakeholder input, governance clarity, and transparent and inclusive decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued effects of change fatigue and the importance of building confidence and trust in institutional decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of a culture in which employees feel heard, valued, respected, engaged, and connected to one another through shared institutional goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition that employee engagement and organizational trust are influenced by meaningful recognition, professional growth, respectful supervisory relationships, opportunities for involvement, and a clear understanding of the rationale behind institutional decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to improve information flow across organizational levels, employee understanding of institutional priorities, and leadership alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of translating strategic priorities into clear and actionable expectations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need for proactive internal and external communication that consistently communicates institutional plans and accomplishments, reinforces Commonwealth University's value proposition, addresses uncertainty and misinformation, and celebrates successes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to empower faculty, staff, students, alumni, and community partners to serve as informed ambassadors for the university.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition that communication, collaboration, organizational trust, shared responsibility, and institutional alignment are important drivers of successful implementation and organizational change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Financial Vulnerability, Equity Gaps, and Uneven Student Outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Student outcome data and stakeholder feedback highlighted persistent disparities and financial barriers that can affect access, persistence, and completion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Persistent retention and graduation gaps for underrepresented minority, Pell-eligible, first-generation, and other historically underserved student populations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Elevated challenges among students experiencing multiple overlapping risk factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Effects of financial insecurity, unmet basic needs, and unexpected life circumstances on student persistence, retention, and degree completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of addressing affordability challenges, financial vulnerability, equity gaps, and barriers that disproportionately affect student success outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B26BC" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need for intentional efforts to improve access, persistence, achievement, and degree attainment across student populations while reducing disparities in educational outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B26BC" w:rsidRDefault="009B26BC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...656 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="009B26BC" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00616855">
         <w:t>Institutional Effectiveness, Evidence-Informed Decision-Making, Accountability, and Strategic Execution</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>.</w:t>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Institutional reviews and stakeholder feedback pointed to the importance of strengthening the connections among planning, evidence, decision-making, accountability, and execution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need for stronger assessment infrastructure, measurable learning outcomes, systematic improvement cycles, and clearer connections among planning, assessment, budgeting, resource allocation, and institutional decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Opportunities to improve operational effectiveness, student support, educational quality, and institutional decision-making through more coordinated and responsible use of technology and data-informed practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of translating strategic priorities into actionable goals and aligning planning efforts across organizational levels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Need to strengthen collaboration across academic and administrative units, improve execution, and ensure institutional decisions are informed by evidence and measurable outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Importance of periodically reassessing strategic initiatives and measures to ensure they remain feasible, meaningful, outcome-oriented, and relevant to current institutional conditions rather than continuing measures or activities that no longer provide useful evidence of progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition that the university's greatest opportunity may lie less in identifying additional priorities than in consistently implementing existing priorities through coordinated leadership, cross-unit collaboration, measurable accountability, and sustained organizational focus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616855" w:rsidRDefault="00616855" w:rsidP="00616855">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Continued importance of organizational alignment, accountability, continuous improvement, and successful implementation of strategic priorities throughout the university.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00330453" w:rsidRDefault="001975F4" w:rsidP="00330453">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001975F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Next Steps</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00330453" w:rsidRPr="00330453" w:rsidRDefault="00330453" w:rsidP="00330453">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
@@ -1289,52 +1496,50 @@
       </w:r>
       <w:r w:rsidR="009E5477">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>develop</w:t>
       </w:r>
       <w:r w:rsidRPr="00330453">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the proposed re</w:t>
       </w:r>
       <w:r w:rsidR="009E5477">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>finements</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00330453">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001975F4" w:rsidRPr="00D92DB6" w:rsidRDefault="00330453" w:rsidP="00330453">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00330453">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1357,91 +1562,91 @@
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001D0035" w:rsidRDefault="001D0035" w:rsidP="001D0035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001D0035" w:rsidRDefault="001D0035" w:rsidP="001D0035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1469938672"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidR="001D0035" w:rsidRDefault="001D0035">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -1483,50 +1688,348 @@
     <w:p w:rsidR="001D0035" w:rsidRDefault="001D0035" w:rsidP="001D0035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001D0035" w:rsidRDefault="001D0035" w:rsidP="001D0035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02C20A58"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18EED426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="067619EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40126BF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E11CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44780EA8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1595,51 +2098,647 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09FE02E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12604C44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14914611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F8023E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16BB3A8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A5F2D884"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19F62C94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A96AE7B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A6C51D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66DC6C64"/>
     <w:lvl w:ilvl="0" w:tplc="C6CAABB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1685,51 +2784,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2045279E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F22C8A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE519DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D01A031A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1798,51 +3046,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D148E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C60831E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33057803"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBD64FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1947,51 +3344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="332C5D20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F726B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2096,51 +3493,647 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3352151F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB585DA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E66395"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3704DD56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CE4E0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D87BA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F2D3C2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C44AD682"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56666183"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F726B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2245,51 +4238,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC137CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E38E498A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3E1314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57FE42F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2358,157 +4500,961 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5E287C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9FBC5D02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623C74C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D88669C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69D156AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F56E322C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D5F2DF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA5EB3D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759C264A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44BEB938"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="65"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D719DA"/>
     <w:rsid w:val="00027180"/>
     <w:rsid w:val="00092B87"/>
     <w:rsid w:val="000E2FC6"/>
     <w:rsid w:val="001975F4"/>
     <w:rsid w:val="001D0035"/>
     <w:rsid w:val="00280690"/>
     <w:rsid w:val="00330453"/>
     <w:rsid w:val="00343CF9"/>
     <w:rsid w:val="00422417"/>
     <w:rsid w:val="00432DAF"/>
+    <w:rsid w:val="0044576F"/>
     <w:rsid w:val="00475131"/>
     <w:rsid w:val="00594809"/>
     <w:rsid w:val="005C6836"/>
+    <w:rsid w:val="00616855"/>
     <w:rsid w:val="006209A9"/>
     <w:rsid w:val="006D2209"/>
     <w:rsid w:val="00710B95"/>
     <w:rsid w:val="00811319"/>
     <w:rsid w:val="0081363F"/>
     <w:rsid w:val="0081744C"/>
+    <w:rsid w:val="00876BDA"/>
+    <w:rsid w:val="009B26BC"/>
     <w:rsid w:val="009B2B7A"/>
     <w:rsid w:val="009E5477"/>
     <w:rsid w:val="00A02F11"/>
     <w:rsid w:val="00A241CB"/>
+    <w:rsid w:val="00AA6F7D"/>
     <w:rsid w:val="00B9137C"/>
     <w:rsid w:val="00BD7F84"/>
     <w:rsid w:val="00C10DBB"/>
     <w:rsid w:val="00C96D17"/>
     <w:rsid w:val="00D63B14"/>
     <w:rsid w:val="00D719DA"/>
     <w:rsid w:val="00D92DB6"/>
     <w:rsid w:val="00DB3DCA"/>
     <w:rsid w:val="00E5329A"/>
     <w:rsid w:val="00EC6F05"/>
     <w:rsid w:val="00F83929"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6714141F"/>
+  <w14:docId w14:val="6BCC8594"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5B0ABDA5-EB8A-4EC2-A103-73B8B93CC10F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3069,69 +6015,120 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001D0035"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
     <w:name w:val="isselectedend"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001975F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001975F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="143931120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="634482223">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1073502933">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1314024889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1812207163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1972438911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -3427,82 +6424,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755A2D56-DD33-47E5-BC9E-7BED00786CAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6624AADF-FE54-4412-88EA-CA5615C88F9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>15208</Characters>
+  <Pages>6</Pages>
+  <Words>2423</Words>
+  <Characters>13812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17841</CharactersWithSpaces>
+  <CharactersWithSpaces>16203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myers, Cori</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>