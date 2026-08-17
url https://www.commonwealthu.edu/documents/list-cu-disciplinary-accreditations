--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -66,79 +66,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="243611FC" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="005A5E3F" w:rsidP="005A5E3F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6E0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Institutional Accreditation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495CB5B5" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00AE29F7" w:rsidP="005A5E3F">
+    <w:p w14:paraId="495CB5B5" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00C114C0" w:rsidP="005A5E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:tooltip="Middle States Commission on Higher Education (MSCHE) Accreditation" w:history="1">
         <w:r w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Middle States Commission on Higher Education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04B3AD56" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00AE29F7" w:rsidP="005A5E3F">
+    <w:p w14:paraId="04B3AD56" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00C114C0" w:rsidP="005A5E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Commonwealth University's Statement of Accreditation Status</w:t>
         </w:r>
@@ -342,234 +342,234 @@
               </w:rPr>
               <w:t xml:space="preserve">Accreditation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="443216BB" w14:textId="77777777" w:rsidTr="000A1EA2">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B793F6" w14:textId="1EC79AB8" w:rsidR="00163F43" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="11B793F6" w14:textId="1EC79AB8" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00302ACF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ABET - Computing Accreditation Commission (CAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB3F063" w14:textId="41E2754F" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Computer Science (BS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7419E801" w14:textId="27BB216E" w:rsidR="00163F43" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="7419E801" w14:textId="27BB216E" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00D07DB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50FE489C" w14:textId="77777777" w:rsidR="00163F43" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2030-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20E67563" w14:textId="0703FC1A" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="1A2A83D2" w14:textId="77777777" w:rsidTr="000A1EA2">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAB7846" w14:textId="77B1578D" w:rsidR="00163F43" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="6AAB7846" w14:textId="77B1578D" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00302ACF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ABET - Engineering Technology Accreditation Commission (ETAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F31F69C" w14:textId="36416607" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Electronics Engineering Technology (BS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACEAF10" w14:textId="05F3F8E2" w:rsidR="00163F43" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="4ACEAF10" w14:textId="05F3F8E2" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00D07DB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="761EE455" w14:textId="7B9F9D83" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2025-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="476E7B82" w14:textId="39C98FA8" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6315A0" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="2B6315A0" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Commission for Education in Nursing (ACEN) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -577,100 +577,100 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing (ASN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FFD673D" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="4FFD673D" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="0039513A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0498EC9D" w14:textId="5E6B43A4" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2029-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="62E6D3D7" w14:textId="79B9E892" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7484F6BA" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="7484F6BA" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Commission for Education in Nursing (ACEN) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -689,101 +689,101 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing (BSN) – </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Mansfield only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36FEAAAF" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="36FEAAAF" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00296D6C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1C2950" w14:textId="4AFDCF32" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2029-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="7971E319" w14:textId="0F69E112" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C59B7E5" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="4C59B7E5" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="acend_mansfield_university-dpd_08-12-22.pdf" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Council for Education in Nutrition and Dietetics (ACEND) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -827,51 +827,51 @@
             <w:r w:rsidRPr="000669F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– Dietetics </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3485A26A" w14:textId="1AF5C073" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="00AE29F7" w:rsidP="00163F43">
+          <w:p w14:paraId="3485A26A" w14:textId="1AF5C073" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00C5584B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="05B4857E" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
@@ -885,51 +885,51 @@
           </w:tcPr>
           <w:p w14:paraId="6BEC1E84" w14:textId="1ABC20B1" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="1FE0BE4A" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA36057" w14:textId="355B78D0" w:rsidR="004D43DB" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="6EA36057" w14:textId="355B78D0" w:rsidR="004D43DB" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Accreditation Review Commission of Education for the Physician Assistant (ARC-PA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3E17F" w14:textId="63DB06AA" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -976,122 +976,186 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="001F236B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accreditation-Probation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDE6A39" w14:textId="77BA04A8" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="6BDE6A39" w14:textId="77BA04A8" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00C13B7F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36518D27" w14:textId="03D248A3" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="00801EC8" w:rsidP="004D43DB">
+          <w:p w14:paraId="36518D27" w14:textId="03D248A3" w:rsidR="004D43DB" w:rsidRDefault="00801EC8" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="009E31CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>-2028</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E9E0989" w14:textId="71A0EF33" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C13B7F">
+          <w:p w14:paraId="3D5C41A5" w14:textId="0AC99FC8" w:rsidR="007661DF" w:rsidRPr="007661DF" w:rsidRDefault="007661DF" w:rsidP="004D43DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Modified Self-Study Report (SSR) due 8/3/26</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="007661DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Mock Site Visit, 9/22/26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5A60CD" w14:textId="77777777" w:rsidR="009C4812" w:rsidRDefault="009C4812" w:rsidP="004D43DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probation Site Visit, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9E0989" w14:textId="09E257E4" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="009C4812" w:rsidP="004D43DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="004D43DB" w:rsidRPr="00C13B7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>15/26-10/16/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="4F9E2442" w14:textId="5C5BA9E2" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21223C5B" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="21223C5B" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>American Society for Biochemistry and Molecular Biology (ASBMB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -1127,51 +1191,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry and </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D839255" w14:textId="74AF02A6" w:rsidR="004D43DB" w:rsidRPr="000669F5" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="6D839255" w14:textId="74AF02A6" w:rsidR="004D43DB" w:rsidRPr="000669F5" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00D213F9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1194,51 +1258,51 @@
           <w:p w14:paraId="43912DBA" w14:textId="1549607B" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2030-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="0103B64B" w14:textId="100841BB" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22418710" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="22418710" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Academic Accreditation (CAA) - Audiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -1246,51 +1310,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Audiology (AuD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C457E1C" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="2C457E1C" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of A</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ccreditation</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
@@ -1314,101 +1378,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="0057383E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="00786B45" w14:paraId="7513BFCC" w14:textId="323D4729" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0674FE9E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="0674FE9E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Academic Accreditation (CAA) - Speech Language Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51589CAF" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Speech Language Pathology (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7FCE22" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="4F7FCE22" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of A</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB" w:rsidRPr="00786B45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ccreditation </w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
@@ -1433,101 +1497,101 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="0057383E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="23DF6112" w14:textId="6BFD3AF3" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11B1DFF6" w14:textId="52D2C5B5" w:rsidR="004D43DB" w:rsidRPr="00B43992" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="11B1DFF6" w14:textId="52D2C5B5" w:rsidR="004D43DB" w:rsidRPr="00B43992" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00B43992">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Allied Health Education Programs (CAAHEP) – Applied Exercise Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE994BD" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applied Exercise Physiology (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EFC1596" w14:textId="5BA64742" w:rsidR="004D43DB" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="6EFC1596" w14:textId="5BA64742" w:rsidR="004D43DB" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00E911CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57D5104E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="004B42E8" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
@@ -1540,51 +1604,51 @@
           <w:p w14:paraId="6CCB62B4" w14:textId="0A08F303" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2033-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="55B1880E" w14:textId="519678EB" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B9BB61F" w14:textId="095D649A" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="4B9BB61F" w14:textId="095D649A" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Allied Health Education Programs (CAAHEP)</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
@@ -1626,51 +1690,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk163722740"/>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exercise Science (BS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22F4EBDC" w14:textId="749ABDA4" w:rsidR="004D43DB" w:rsidRPr="00E911CE" w:rsidRDefault="00AE29F7" w:rsidP="004D43DB">
+          <w:p w14:paraId="22F4EBDC" w14:textId="749ABDA4" w:rsidR="004D43DB" w:rsidRPr="00E911CE" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00E911CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CE26E62" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="005F1B8B" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
@@ -1682,325 +1746,325 @@
           </w:tcPr>
           <w:p w14:paraId="14A9AE02" w14:textId="7FF4D188" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2033-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="7ABB384E" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003C1E62" w14:textId="45F8601D" w:rsidR="003D563D" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="003C1E62" w14:textId="45F8601D" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Athletic Training Education (CAATE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D66403D" w14:textId="648C099C" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Athletic Training (MS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BB2532" w14:textId="6B5984AE" w:rsidR="003D563D" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="76BB2532" w14:textId="6B5984AE" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="008F4217">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter/Email</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="048EF0DE" w14:textId="6443ED56" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="06A82229" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71DBD898" w14:textId="4F2C2DEA" w:rsidR="003D563D" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="71DBD898" w14:textId="4F2C2DEA" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council for Accreditation of Counseling and Related Educational Programs (CACREP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A11336F" w14:textId="6CEA4DCF" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Mental Health Counseling (MS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20EEF8AD" w14:textId="73B7FC4D" w:rsidR="003D563D" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="20EEF8AD" w14:textId="73B7FC4D" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="00FB2535">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC6C60A" w14:textId="74570AC8" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="39649076" w14:textId="4C854603" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BD74DA" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="16BD74DA" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council for the Accreditation of Educator Preparation (CAEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D389B05" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All initial and advanced educator preparation programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0081F" w14:textId="6D25D004" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="003D563D">
+          <w:p w14:paraId="7FA0081F" w14:textId="6D25D004" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="00361B33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDBBF47" w14:textId="59325785" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="000310CD" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2028-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="5CF36288" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E88D135" w14:textId="6B45FD14" w:rsidR="008B1315" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="6E88D135" w14:textId="6B45FD14" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Interpreter Education (CCIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11CEDD43" w14:textId="1120D340" w:rsidR="008B1315" w:rsidRPr="0017303A" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -2021,146 +2085,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0017303A" w:rsidRPr="0017303A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Bloomsburg only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480B0252" w14:textId="734C718D" w:rsidR="008B1315" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="480B0252" w14:textId="734C718D" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="004C060E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6964D95B" w14:textId="56AD13C0" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2028-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="6CC1D94C" w14:textId="4A32A85A" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642DF5DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="642DF5DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523E5A3B" w14:textId="3CE17790" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing – BSN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D186AB1" w14:textId="374F193B" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="3D186AB1" w14:textId="374F193B" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14715B04" w14:textId="205B2439" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2171,51 +2235,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="14F724B3" w14:textId="5BBD6585" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BA2002" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="63BA2002" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2223,51 +2287,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing - MSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D21CE60" w14:textId="57499759" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="7D21CE60" w14:textId="57499759" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BEC7A95" w14:textId="2E4AD1D0" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2278,51 +2342,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="3B086FDD" w14:textId="0A2762C0" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6847A930" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="6847A930" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2330,51 +2394,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing - DNP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C462BBB" w14:textId="5E947629" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="4C462BBB" w14:textId="5E947629" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24041134" w14:textId="45880F7E" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2384,51 +2448,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="55F8ED2E" w14:textId="71087641" w:rsidTr="00163F43">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A68B7ED" w14:textId="4A55AB60" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="6A68B7ED" w14:textId="4A55AB60" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Accreditation (COA) of Nurse Anesthesia Educational Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E64EAD8" w14:textId="1656FDFE" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0068002B" w:rsidP="008B1315">
@@ -2470,51 +2534,51 @@
             </w:r>
             <w:r w:rsidR="00A32DB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="008B1315" w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DNP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109241F4" w14:textId="30FE6713" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="109241F4" w14:textId="30FE6713" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="006C5BF1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CADA029" w14:textId="3B0280FE" w:rsidR="008B1315" w:rsidRPr="00AA7A52" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2528,51 +2592,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
             <w:r w:rsidR="003F75FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5 Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="20FE9CAD" w14:textId="5BE62B2C" w:rsidTr="00163F43">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49AFD8C0" w14:textId="70CA519E" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="49AFD8C0" w14:textId="70CA519E" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation for Respiratory Care (CoARC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A1B0BD2" w14:textId="1CAA1B21" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
@@ -2580,51 +2644,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk163572482"/>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respiratory Care (BS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA181D4" w14:textId="44DF76DD" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="7AA181D4" w14:textId="44DF76DD" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="0062123F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>CoARC Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD3B0E" w14:textId="69B39E15" w:rsidR="008B1315" w:rsidRDefault="00297B21" w:rsidP="008B1315">
             <w:pPr>
@@ -2671,51 +2735,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9/15/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7B5F00C3" w14:textId="62A901B6" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B5DA302" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="7B5DA302" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Social Work Education Accreditation (CSWE) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2723,100 +2787,100 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Social Work (BSW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02BBD820" w14:textId="26E65575" w:rsidR="008B1315" w:rsidRPr="00776F82" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="02BBD820" w14:textId="26E65575" w:rsidR="008B1315" w:rsidRPr="00776F82" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00776F82">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B392C4" w14:textId="685390EF" w:rsidR="008B1315" w:rsidRPr="00E36003" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="040503F6" w14:textId="6C120F0A" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AD4171" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="06AD4171" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council of Social Work Education Accreditation (CSWE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2852,100 +2916,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Initial Accreditation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F69418F" w14:textId="063BB964" w:rsidR="008B1315" w:rsidRPr="00636CE5" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="7F69418F" w14:textId="063BB964" w:rsidR="008B1315" w:rsidRPr="00636CE5" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidR="008F23B9" w:rsidRPr="00863669">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD7E86C" w14:textId="77314D0F" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="174AA765" w14:textId="74FC3F63" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F75B554" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="4F75B554" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Joint Review Committee on Education in Radiologic Technology (JRCERT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3000,51 +3064,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Mansfield only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11CA41CA" w14:textId="21F1A2A3" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="11CA41CA" w14:textId="21F1A2A3" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="0057357C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008B1315" w:rsidRPr="00F232F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -3106,51 +3170,51 @@
               <w:t xml:space="preserve"> due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2027 fourth quarter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7F0907A6" w14:textId="2B0E9DBF" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26048C55" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="26048C55" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Arts and Design (NASAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3159,51 +3223,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visual Arts (BA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E0A94DC" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="5E0A94DC" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00487600">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NASAD Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="595BAC07" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5138,51 +5202,51 @@
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="190E92DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="25C59002" w14:textId="5F252916" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="1141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B51E9CE" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="7B51E9CE" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Music (NASM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -5270,51 +5334,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Performance (BM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EDD2AF4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00853048" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="1EDD2AF4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00853048" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00853048">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NASM Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A9DB1C9" w14:textId="77777777" w:rsidR="004174E8" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -5349,51 +5413,51 @@
               </w:rPr>
               <w:t>Progress Report and Status Report due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8" w:rsidRPr="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10/1/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7D3BEBE5" w14:textId="115BEF26" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27326D80" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="27326D80" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Theatre (NAST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -5401,92 +5465,92 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Theatre Arts (BA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E3A4F4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00AE29F7" w:rsidP="008B1315">
+          <w:p w14:paraId="09E3A4F4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00824BDF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NAST Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EF22FAB" w14:textId="22CEAEC7" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2034-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ED5A66D" w14:textId="5F9C0C31" w:rsidR="0057589A" w:rsidRDefault="003751EA">
+    <w:p w14:paraId="7ED5A66D" w14:textId="12C9FF83" w:rsidR="0057589A" w:rsidRDefault="003751EA">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -5543,58 +5607,58 @@
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidR="001715D0">
-        <w:t>7</w:t>
+      <w:r w:rsidR="00085648">
+        <w:t xml:space="preserve">    8</w:t>
       </w:r>
       <w:r w:rsidR="00DF1F04" w:rsidRPr="00F5043E">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00AE29F7">
-        <w:t>14</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DF1F04" w:rsidRPr="00F5043E">
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00DD6F18">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0057589A" w:rsidSect="00FF46B8">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5790,71 +5854,73 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1795908463">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00184904"/>
     <w:rsid w:val="000171DE"/>
     <w:rsid w:val="00027F09"/>
     <w:rsid w:val="000310CD"/>
     <w:rsid w:val="00037201"/>
     <w:rsid w:val="00057786"/>
     <w:rsid w:val="000602E5"/>
     <w:rsid w:val="000604CB"/>
     <w:rsid w:val="000669F5"/>
     <w:rsid w:val="00076678"/>
+    <w:rsid w:val="00085648"/>
     <w:rsid w:val="00085E74"/>
     <w:rsid w:val="00094317"/>
     <w:rsid w:val="000A1A25"/>
     <w:rsid w:val="000A1EA2"/>
     <w:rsid w:val="000A390D"/>
     <w:rsid w:val="000A63BD"/>
     <w:rsid w:val="000C1192"/>
     <w:rsid w:val="000C53C1"/>
     <w:rsid w:val="000E0587"/>
     <w:rsid w:val="000F56CB"/>
     <w:rsid w:val="000F73D4"/>
     <w:rsid w:val="00101C04"/>
     <w:rsid w:val="00112C68"/>
     <w:rsid w:val="00115865"/>
     <w:rsid w:val="00120D6E"/>
     <w:rsid w:val="001365E8"/>
     <w:rsid w:val="00141CA1"/>
     <w:rsid w:val="001421AD"/>
     <w:rsid w:val="00145E98"/>
     <w:rsid w:val="001470A6"/>
     <w:rsid w:val="00147716"/>
     <w:rsid w:val="00151103"/>
     <w:rsid w:val="00163F43"/>
     <w:rsid w:val="001715D0"/>
     <w:rsid w:val="0017303A"/>
@@ -5954,133 +6020,137 @@
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="0062123F"/>
     <w:rsid w:val="00624DCB"/>
     <w:rsid w:val="00636821"/>
     <w:rsid w:val="00636CE5"/>
     <w:rsid w:val="006403BC"/>
     <w:rsid w:val="00651E70"/>
     <w:rsid w:val="0066296A"/>
     <w:rsid w:val="00663DB2"/>
     <w:rsid w:val="0068002B"/>
     <w:rsid w:val="00684281"/>
     <w:rsid w:val="006A5AD9"/>
     <w:rsid w:val="006C5BF1"/>
     <w:rsid w:val="006D0633"/>
     <w:rsid w:val="006D267D"/>
     <w:rsid w:val="006D6AAE"/>
     <w:rsid w:val="006E29D6"/>
     <w:rsid w:val="006E4FA8"/>
     <w:rsid w:val="006E7F2F"/>
     <w:rsid w:val="006F7D83"/>
     <w:rsid w:val="007037BA"/>
     <w:rsid w:val="00717C4D"/>
     <w:rsid w:val="00720AC0"/>
     <w:rsid w:val="00735E6C"/>
     <w:rsid w:val="00750235"/>
+    <w:rsid w:val="007661DF"/>
     <w:rsid w:val="00776F82"/>
     <w:rsid w:val="00786B45"/>
     <w:rsid w:val="00797A95"/>
     <w:rsid w:val="007C70FE"/>
     <w:rsid w:val="007D1572"/>
     <w:rsid w:val="007E29B6"/>
     <w:rsid w:val="007E6873"/>
     <w:rsid w:val="007F2915"/>
+    <w:rsid w:val="007F3056"/>
     <w:rsid w:val="007F445C"/>
     <w:rsid w:val="00801EC8"/>
     <w:rsid w:val="00824BDF"/>
     <w:rsid w:val="00830BCC"/>
     <w:rsid w:val="00830E92"/>
     <w:rsid w:val="00842967"/>
     <w:rsid w:val="00853048"/>
     <w:rsid w:val="00856BDF"/>
     <w:rsid w:val="00863669"/>
     <w:rsid w:val="00872FAE"/>
     <w:rsid w:val="00880024"/>
     <w:rsid w:val="00882B39"/>
     <w:rsid w:val="008924CC"/>
     <w:rsid w:val="008B1315"/>
     <w:rsid w:val="008B4C98"/>
     <w:rsid w:val="008C545A"/>
     <w:rsid w:val="008F23B9"/>
     <w:rsid w:val="008F4217"/>
     <w:rsid w:val="0093582E"/>
     <w:rsid w:val="00940758"/>
     <w:rsid w:val="009503A0"/>
     <w:rsid w:val="009544CD"/>
     <w:rsid w:val="009554A6"/>
     <w:rsid w:val="00970CD3"/>
     <w:rsid w:val="00972080"/>
     <w:rsid w:val="00975F4C"/>
     <w:rsid w:val="00980A4D"/>
     <w:rsid w:val="009810CA"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009B00E7"/>
     <w:rsid w:val="009B4D73"/>
+    <w:rsid w:val="009C4812"/>
     <w:rsid w:val="009E0C22"/>
     <w:rsid w:val="009E31CB"/>
     <w:rsid w:val="009F00F5"/>
     <w:rsid w:val="00A1069B"/>
     <w:rsid w:val="00A115A4"/>
     <w:rsid w:val="00A32DB3"/>
     <w:rsid w:val="00A55262"/>
     <w:rsid w:val="00A60669"/>
     <w:rsid w:val="00A61617"/>
     <w:rsid w:val="00A63121"/>
     <w:rsid w:val="00A81C28"/>
     <w:rsid w:val="00A8759C"/>
     <w:rsid w:val="00A93E78"/>
     <w:rsid w:val="00AA423A"/>
     <w:rsid w:val="00AA7A52"/>
     <w:rsid w:val="00AB3F34"/>
     <w:rsid w:val="00AB582E"/>
     <w:rsid w:val="00AC42F9"/>
     <w:rsid w:val="00AC466A"/>
     <w:rsid w:val="00AD359A"/>
     <w:rsid w:val="00AD5B48"/>
     <w:rsid w:val="00AE29F7"/>
     <w:rsid w:val="00AF32D7"/>
     <w:rsid w:val="00AF3D5E"/>
     <w:rsid w:val="00B05ADB"/>
     <w:rsid w:val="00B07EFC"/>
     <w:rsid w:val="00B11D4A"/>
     <w:rsid w:val="00B346E4"/>
     <w:rsid w:val="00B43992"/>
     <w:rsid w:val="00B4760C"/>
     <w:rsid w:val="00B47F24"/>
     <w:rsid w:val="00B50E49"/>
     <w:rsid w:val="00B5631F"/>
     <w:rsid w:val="00B571F2"/>
     <w:rsid w:val="00B6035F"/>
     <w:rsid w:val="00B8594F"/>
     <w:rsid w:val="00B86E6F"/>
     <w:rsid w:val="00B97C6A"/>
     <w:rsid w:val="00BB6ACE"/>
     <w:rsid w:val="00BD4E36"/>
     <w:rsid w:val="00BD5C0D"/>
     <w:rsid w:val="00BD7811"/>
     <w:rsid w:val="00BE7EB4"/>
     <w:rsid w:val="00C0614A"/>
+    <w:rsid w:val="00C114C0"/>
     <w:rsid w:val="00C13B7F"/>
     <w:rsid w:val="00C205BD"/>
     <w:rsid w:val="00C3164C"/>
     <w:rsid w:val="00C44C58"/>
     <w:rsid w:val="00C53015"/>
     <w:rsid w:val="00C556C0"/>
     <w:rsid w:val="00C5584B"/>
     <w:rsid w:val="00C562B8"/>
     <w:rsid w:val="00C66C1F"/>
     <w:rsid w:val="00C67A7F"/>
     <w:rsid w:val="00C70386"/>
     <w:rsid w:val="00C74CE5"/>
     <w:rsid w:val="00C90834"/>
     <w:rsid w:val="00C95E44"/>
     <w:rsid w:val="00CA46CF"/>
     <w:rsid w:val="00CF00A0"/>
     <w:rsid w:val="00D07DB0"/>
     <w:rsid w:val="00D12B40"/>
     <w:rsid w:val="00D146E3"/>
     <w:rsid w:val="00D213F9"/>
     <w:rsid w:val="00D22808"/>
     <w:rsid w:val="00D2501F"/>
     <w:rsid w:val="00D2764A"/>
     <w:rsid w:val="00D36C2C"/>
     <w:rsid w:val="00D40BB5"/>
@@ -6098,50 +6168,51 @@
     <w:rsid w:val="00DF3C47"/>
     <w:rsid w:val="00E02CA3"/>
     <w:rsid w:val="00E04166"/>
     <w:rsid w:val="00E14710"/>
     <w:rsid w:val="00E33BAC"/>
     <w:rsid w:val="00E36003"/>
     <w:rsid w:val="00E37681"/>
     <w:rsid w:val="00E37A09"/>
     <w:rsid w:val="00E43E20"/>
     <w:rsid w:val="00E54929"/>
     <w:rsid w:val="00E67F78"/>
     <w:rsid w:val="00E7209D"/>
     <w:rsid w:val="00E811CB"/>
     <w:rsid w:val="00E911CE"/>
     <w:rsid w:val="00EE02DF"/>
     <w:rsid w:val="00EF193D"/>
     <w:rsid w:val="00EF6E17"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F21BAC"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F31558"/>
     <w:rsid w:val="00F5043E"/>
     <w:rsid w:val="00F61F06"/>
     <w:rsid w:val="00F623AC"/>
     <w:rsid w:val="00F6730A"/>
+    <w:rsid w:val="00F77129"/>
     <w:rsid w:val="00F83E76"/>
     <w:rsid w:val="00FB2535"/>
     <w:rsid w:val="00FB497E"/>
     <w:rsid w:val="00FF042B"/>
     <w:rsid w:val="00FF115E"/>
     <w:rsid w:val="00FF46B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -7079,70 +7150,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1359</Words>
-  <Characters>7750</Characters>
+  <Words>1363</Words>
+  <Characters>7771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9091</CharactersWithSpaces>
+  <CharactersWithSpaces>9116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myers, Cori</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>