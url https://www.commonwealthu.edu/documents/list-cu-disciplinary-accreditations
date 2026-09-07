--- v1 (2026-08-17)
+++ v2 (2026-09-07)
@@ -66,79 +66,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="243611FC" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="005A5E3F" w:rsidP="005A5E3F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6E0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Institutional Accreditation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495CB5B5" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00C114C0" w:rsidP="005A5E3F">
+    <w:p w14:paraId="495CB5B5" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="0064062A" w:rsidP="005A5E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:tooltip="Middle States Commission on Higher Education (MSCHE) Accreditation" w:history="1">
         <w:r w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Middle States Commission on Higher Education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04B3AD56" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="00C114C0" w:rsidP="005A5E3F">
+    <w:p w14:paraId="04B3AD56" w14:textId="77777777" w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F" w:rsidRDefault="0064062A" w:rsidP="005A5E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="005A5E3F" w:rsidRPr="00AB6E0F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Commonwealth University's Statement of Accreditation Status</w:t>
         </w:r>
@@ -342,234 +342,252 @@
               </w:rPr>
               <w:t xml:space="preserve">Accreditation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="443216BB" w14:textId="77777777" w:rsidTr="000A1EA2">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B793F6" w14:textId="1EC79AB8" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="11B793F6" w14:textId="1EC79AB8" w:rsidR="00163F43" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00302ACF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ABET - Computing Accreditation Commission (CAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB3F063" w14:textId="41E2754F" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Computer Science (BS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7419E801" w14:textId="27BB216E" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="7419E801" w14:textId="27BB216E" w:rsidR="00163F43" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00D07DB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50FE489C" w14:textId="77777777" w:rsidR="00163F43" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2030-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20E67563" w14:textId="0703FC1A" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="1A2A83D2" w14:textId="77777777" w:rsidTr="000A1EA2">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAB7846" w14:textId="77B1578D" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="6AAB7846" w14:textId="77B1578D" w:rsidR="00163F43" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00302ACF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ABET - Engineering Technology Accreditation Commission (ETAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F31F69C" w14:textId="36416607" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Electronics Engineering Technology (BS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACEAF10" w14:textId="05F3F8E2" w:rsidR="00163F43" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="4ACEAF10" w14:textId="5BC589F3" w:rsidR="00163F43" w:rsidRPr="00CD4072" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00163F43" w:rsidRPr="00D07DB0">
+              <w:r w:rsidR="00462C96" w:rsidRPr="0064062A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>Statement of Accreditation Status</w:t>
+                <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761EE455" w14:textId="7B9F9D83" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
+          <w:p w14:paraId="761EE455" w14:textId="54D919A6" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>2025-26</w:t>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00830DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F31558">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00830DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="476E7B82" w14:textId="39C98FA8" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6315A0" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="2B6315A0" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Commission for Education in Nursing (ACEN) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -577,100 +595,100 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing (ASN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FFD673D" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="4FFD673D" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="0039513A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0498EC9D" w14:textId="5E6B43A4" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2029-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="62E6D3D7" w14:textId="79B9E892" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7484F6BA" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="7484F6BA" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Commission for Education in Nursing (ACEN) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -689,101 +707,101 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing (BSN) – </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Mansfield only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36FEAAAF" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="36FEAAAF" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00CF00A0" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00296D6C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of Accreditation Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1C2950" w14:textId="4AFDCF32" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2029-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00163F43" w:rsidRPr="000669F5" w14:paraId="7971E319" w14:textId="0F69E112" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C59B7E5" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="4C59B7E5" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="acend_mansfield_university-dpd_08-12-22.pdf" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accreditation Council for Education in Nutrition and Dietetics (ACEND) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -827,51 +845,51 @@
             <w:r w:rsidRPr="000669F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– Dietetics </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3485A26A" w14:textId="1AF5C073" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="00C114C0" w:rsidP="00163F43">
+          <w:p w14:paraId="3485A26A" w14:textId="1AF5C073" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="0064062A" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00163F43" w:rsidRPr="00C5584B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="05B4857E" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00C562B8" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
@@ -885,51 +903,51 @@
           </w:tcPr>
           <w:p w14:paraId="6BEC1E84" w14:textId="1ABC20B1" w:rsidR="00163F43" w:rsidRPr="00F31558" w:rsidRDefault="00163F43" w:rsidP="00163F43">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="1FE0BE4A" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA36057" w14:textId="355B78D0" w:rsidR="004D43DB" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="6EA36057" w14:textId="355B78D0" w:rsidR="004D43DB" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Accreditation Review Commission of Education for the Physician Assistant (ARC-PA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3E17F" w14:textId="63DB06AA" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -976,51 +994,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="001F236B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accreditation-Probation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDE6A39" w14:textId="77BA04A8" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="6BDE6A39" w14:textId="77BA04A8" w:rsidR="004D43DB" w:rsidRPr="00C13B7F" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00C13B7F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36518D27" w14:textId="03D248A3" w:rsidR="004D43DB" w:rsidRDefault="00801EC8" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1111,51 +1129,51 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>15/26-10/16/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="4F9E2442" w14:textId="5C5BA9E2" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21223C5B" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="21223C5B" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>American Society for Biochemistry and Molecular Biology (ASBMB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -1191,51 +1209,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry and </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D839255" w14:textId="74AF02A6" w:rsidR="004D43DB" w:rsidRPr="000669F5" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="6D839255" w14:textId="74AF02A6" w:rsidR="004D43DB" w:rsidRPr="000669F5" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00D213F9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1258,103 +1276,123 @@
           <w:p w14:paraId="43912DBA" w14:textId="1549607B" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2030-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="0103B64B" w14:textId="100841BB" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22418710" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="22418710" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Academic Accreditation (CAA) - Audiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46E72364" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Audiology (AuD)</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2C457E1C" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+              <w:t>Audiology (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00184904">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AuD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00184904">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C457E1C" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of A</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ccreditation</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
@@ -1378,101 +1416,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="0057383E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="00786B45" w14:paraId="7513BFCC" w14:textId="323D4729" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0674FE9E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="0674FE9E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Academic Accreditation (CAA) - Speech Language Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51589CAF" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Speech Language Pathology (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7FCE22" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="4F7FCE22" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Statement of A</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB" w:rsidRPr="00786B45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ccreditation </w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
@@ -1497,101 +1535,101 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="0057383E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="23DF6112" w14:textId="6BFD3AF3" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11B1DFF6" w14:textId="52D2C5B5" w:rsidR="004D43DB" w:rsidRPr="00B43992" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="11B1DFF6" w14:textId="52D2C5B5" w:rsidR="004D43DB" w:rsidRPr="00B43992" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00B43992">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Allied Health Education Programs (CAAHEP) – Applied Exercise Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE994BD" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applied Exercise Physiology (MS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EFC1596" w14:textId="5BA64742" w:rsidR="004D43DB" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="6EFC1596" w14:textId="5BA64742" w:rsidR="004D43DB" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00E911CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57D5104E" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="004B42E8" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
@@ -1604,51 +1642,51 @@
           <w:p w14:paraId="6CCB62B4" w14:textId="0A08F303" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2033-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D43DB" w:rsidRPr="000669F5" w14:paraId="55B1880E" w14:textId="519678EB" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B9BB61F" w14:textId="095D649A" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="4B9BB61F" w14:textId="095D649A" w:rsidR="004D43DB" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Allied Health Education Programs (CAAHEP)</w:t>
               </w:r>
               <w:r w:rsidR="004D43DB">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
@@ -1690,51 +1728,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk163722740"/>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exercise Science (BS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22F4EBDC" w14:textId="749ABDA4" w:rsidR="004D43DB" w:rsidRPr="00E911CE" w:rsidRDefault="00C114C0" w:rsidP="004D43DB">
+          <w:p w14:paraId="22F4EBDC" w14:textId="749ABDA4" w:rsidR="004D43DB" w:rsidRPr="00E911CE" w:rsidRDefault="0064062A" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="004D43DB" w:rsidRPr="00E911CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CE26E62" w14:textId="77777777" w:rsidR="004D43DB" w:rsidRPr="005F1B8B" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
@@ -1746,325 +1784,325 @@
           </w:tcPr>
           <w:p w14:paraId="14A9AE02" w14:textId="7FF4D188" w:rsidR="004D43DB" w:rsidRPr="00F31558" w:rsidRDefault="004D43DB" w:rsidP="004D43DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2033-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="7ABB384E" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003C1E62" w14:textId="45F8601D" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="003C1E62" w14:textId="45F8601D" w:rsidR="003D563D" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Accreditation of Athletic Training Education (CAATE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D66403D" w14:textId="648C099C" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Athletic Training (MS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BB2532" w14:textId="6B5984AE" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="76BB2532" w14:textId="6B5984AE" w:rsidR="003D563D" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="008F4217">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter/Email</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="048EF0DE" w14:textId="6443ED56" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="06A82229" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71DBD898" w14:textId="4F2C2DEA" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="71DBD898" w14:textId="4F2C2DEA" w:rsidR="003D563D" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council for Accreditation of Counseling and Related Educational Programs (CACREP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A11336F" w14:textId="6CEA4DCF" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Mental Health Counseling (MS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20EEF8AD" w14:textId="73B7FC4D" w:rsidR="003D563D" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="20EEF8AD" w14:textId="73B7FC4D" w:rsidR="003D563D" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="00FB2535">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC6C60A" w14:textId="74570AC8" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D563D" w:rsidRPr="000669F5" w14:paraId="39649076" w14:textId="4C854603" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BD74DA" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="16BD74DA" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council for the Accreditation of Educator Preparation (CAEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D389B05" w14:textId="77777777" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="003D563D" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All initial and advanced educator preparation programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0081F" w14:textId="6D25D004" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="003D563D">
+          <w:p w14:paraId="7FA0081F" w14:textId="6D25D004" w:rsidR="003D563D" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="003D563D" w:rsidRPr="00361B33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDBBF47" w14:textId="59325785" w:rsidR="003D563D" w:rsidRPr="00F31558" w:rsidRDefault="000310CD" w:rsidP="003D563D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2028-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="5CF36288" w14:textId="77777777" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E88D135" w14:textId="6B45FD14" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="6E88D135" w14:textId="6B45FD14" w:rsidR="008B1315" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Interpreter Education (CCIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11CEDD43" w14:textId="1120D340" w:rsidR="008B1315" w:rsidRPr="0017303A" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -2085,146 +2123,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0017303A" w:rsidRPr="0017303A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Bloomsburg only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480B0252" w14:textId="734C718D" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="480B0252" w14:textId="734C718D" w:rsidR="008B1315" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="004C060E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6964D95B" w14:textId="56AD13C0" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2028-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="6CC1D94C" w14:textId="4A32A85A" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642DF5DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="642DF5DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523E5A3B" w14:textId="3CE17790" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing – BSN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D186AB1" w14:textId="374F193B" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="3D186AB1" w14:textId="374F193B" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14715B04" w14:textId="205B2439" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2235,51 +2273,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="14F724B3" w14:textId="5BBD6585" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BA2002" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="63BA2002" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2287,51 +2325,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing - MSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D21CE60" w14:textId="57499759" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="7D21CE60" w14:textId="57499759" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BEC7A95" w14:textId="2E4AD1D0" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2342,51 +2380,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="3B086FDD" w14:textId="0A2762C0" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6847A930" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="6847A930" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commission on Collegiate Nursing Education (CCNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2394,51 +2432,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nursing - DNP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C462BBB" w14:textId="5E947629" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="4C462BBB" w14:textId="5E947629" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00151103">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24041134" w14:textId="45880F7E" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2448,51 +2486,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
             <w:r w:rsidR="002663FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="55F8ED2E" w14:textId="71087641" w:rsidTr="00163F43">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A68B7ED" w14:textId="4A55AB60" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="6A68B7ED" w14:textId="4A55AB60" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council on Accreditation (COA) of Nurse Anesthesia Educational Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E64EAD8" w14:textId="1656FDFE" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0068002B" w:rsidP="008B1315">
@@ -2534,51 +2572,51 @@
             </w:r>
             <w:r w:rsidR="00A32DB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="008B1315" w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DNP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109241F4" w14:textId="30FE6713" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="109241F4" w14:textId="30FE6713" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="006C5BF1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CADA029" w14:textId="3B0280FE" w:rsidR="008B1315" w:rsidRPr="00AA7A52" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -2592,118 +2630,145 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
             <w:r w:rsidR="003F75FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5 Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="20FE9CAD" w14:textId="5BE62B2C" w:rsidTr="00163F43">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49AFD8C0" w14:textId="70CA519E" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="49AFD8C0" w14:textId="70CA519E" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>Commission on Accreditation for Respiratory Care (CoARC)</w:t>
+                <w:t>Commission on Accreditation for Respiratory Care (</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>CoARC</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A1B0BD2" w14:textId="1CAA1B21" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk163572482"/>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respiratory Care (BS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA181D4" w14:textId="44DF76DD" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="7AA181D4" w14:textId="44DF76DD" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="008B1315" w:rsidRPr="0062123F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
-                <w:t>CoARC Directory Listing</w:t>
+                <w:t>CoARC</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="008B1315" w:rsidRPr="0062123F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD3B0E" w14:textId="69B39E15" w:rsidR="008B1315" w:rsidRDefault="00297B21" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2036 March</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28130E94" w14:textId="06158C9A" w:rsidR="009B4D73" w:rsidRPr="00720AC0" w:rsidRDefault="009B4D73" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2735,51 +2800,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9/15/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7B5F00C3" w14:textId="62A901B6" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B5DA302" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="7B5DA302" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Social Work Education Accreditation (CSWE) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2787,100 +2852,100 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Social Work (BSW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02BBD820" w14:textId="26E65575" w:rsidR="008B1315" w:rsidRPr="00776F82" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="02BBD820" w14:textId="26E65575" w:rsidR="008B1315" w:rsidRPr="00776F82" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00776F82">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B392C4" w14:textId="685390EF" w:rsidR="008B1315" w:rsidRPr="00E36003" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="040503F6" w14:textId="6C120F0A" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AD4171" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="06AD4171" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Council of Social Work Education Accreditation (CSWE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2916,100 +2981,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Initial Accreditation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F69418F" w14:textId="063BB964" w:rsidR="008B1315" w:rsidRPr="00636CE5" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="7F69418F" w14:textId="063BB964" w:rsidR="008B1315" w:rsidRPr="00636CE5" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidR="008F23B9" w:rsidRPr="00863669">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD7E86C" w14:textId="77314D0F" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2032-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="174AA765" w14:textId="74FC3F63" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F75B554" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="4F75B554" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Joint Review Committee on Education in Radiologic Technology (JRCERT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3064,51 +3129,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Mansfield only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11CA41CA" w14:textId="21F1A2A3" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="11CA41CA" w14:textId="21F1A2A3" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="0057357C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>Accreditation Letter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008B1315" w:rsidRPr="00F232F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -3170,51 +3235,51 @@
               <w:t xml:space="preserve"> due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2027 fourth quarter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7F0907A6" w14:textId="2B0E9DBF" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26048C55" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="26048C55" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Arts and Design (NASAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3223,51 +3288,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visual Arts (BA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E0A94DC" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="5E0A94DC" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00487600">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NASAD Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="595BAC07" w14:textId="77777777" w:rsidR="008B1315" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5202,51 +5267,51 @@
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="190E92DF" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="25C59002" w14:textId="5F252916" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="1141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B51E9CE" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="7B51E9CE" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Music (NASM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -5334,51 +5399,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Performance (BM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EDD2AF4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00853048" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="1EDD2AF4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00853048" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00853048">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NASM Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A9DB1C9" w14:textId="77777777" w:rsidR="004174E8" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
@@ -5413,51 +5478,51 @@
               </w:rPr>
               <w:t>Progress Report and Status Report due</w:t>
             </w:r>
             <w:r w:rsidR="004174E8" w:rsidRPr="004174E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10/1/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1315" w:rsidRPr="000669F5" w14:paraId="7D3BEBE5" w14:textId="115BEF26" w:rsidTr="003751EA">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27326D80" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="27326D80" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="000669F5">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>National Association of Schools of Theatre (NAST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -5465,92 +5530,92 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184904">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Theatre Arts (BA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E3A4F4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="00C114C0" w:rsidP="008B1315">
+          <w:p w14:paraId="09E3A4F4" w14:textId="77777777" w:rsidR="008B1315" w:rsidRPr="00184904" w:rsidRDefault="0064062A" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="008B1315" w:rsidRPr="00824BDF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>NAST Directory Listing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EF22FAB" w14:textId="22CEAEC7" w:rsidR="008B1315" w:rsidRPr="00F31558" w:rsidRDefault="008B1315" w:rsidP="008B1315">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31558">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2034-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ED5A66D" w14:textId="12C9FF83" w:rsidR="0057589A" w:rsidRDefault="003751EA">
+    <w:p w14:paraId="7ED5A66D" w14:textId="349B0C1D" w:rsidR="0057589A" w:rsidRDefault="003751EA">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -5613,52 +5678,52 @@
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF1F04">
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="00085648">
         <w:t xml:space="preserve">    8</w:t>
       </w:r>
       <w:r w:rsidR="00DF1F04" w:rsidRPr="00F5043E">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00AE29F7">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00830DD3">
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00DF1F04" w:rsidRPr="00F5043E">
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00DD6F18">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0057589A" w:rsidSect="00FF46B8">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5854,51 +5919,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1795908463">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00184904"/>
     <w:rsid w:val="000171DE"/>
     <w:rsid w:val="00027F09"/>
     <w:rsid w:val="000310CD"/>
     <w:rsid w:val="00037201"/>
     <w:rsid w:val="00057786"/>
     <w:rsid w:val="000602E5"/>
     <w:rsid w:val="000604CB"/>
     <w:rsid w:val="000669F5"/>
     <w:rsid w:val="00076678"/>
     <w:rsid w:val="00085648"/>
     <w:rsid w:val="00085E74"/>
     <w:rsid w:val="00094317"/>
     <w:rsid w:val="000A1A25"/>
@@ -5961,156 +6026,161 @@
     <w:rsid w:val="00301B61"/>
     <w:rsid w:val="003105CE"/>
     <w:rsid w:val="00310E6F"/>
     <w:rsid w:val="00316A6A"/>
     <w:rsid w:val="003335B0"/>
     <w:rsid w:val="00360031"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="003751EA"/>
     <w:rsid w:val="003918AA"/>
     <w:rsid w:val="0039513A"/>
     <w:rsid w:val="00395EC2"/>
     <w:rsid w:val="00397384"/>
     <w:rsid w:val="003C2587"/>
     <w:rsid w:val="003D5487"/>
     <w:rsid w:val="003D563D"/>
     <w:rsid w:val="003D7965"/>
     <w:rsid w:val="003E1B9F"/>
     <w:rsid w:val="003F44BA"/>
     <w:rsid w:val="003F75FD"/>
     <w:rsid w:val="004005F9"/>
     <w:rsid w:val="004174E8"/>
     <w:rsid w:val="00425600"/>
     <w:rsid w:val="00445AC9"/>
     <w:rsid w:val="00453B85"/>
     <w:rsid w:val="0046023D"/>
+    <w:rsid w:val="00462C96"/>
     <w:rsid w:val="004718E8"/>
     <w:rsid w:val="00472FD5"/>
     <w:rsid w:val="00487600"/>
     <w:rsid w:val="00495D04"/>
     <w:rsid w:val="004B42E8"/>
     <w:rsid w:val="004C007B"/>
     <w:rsid w:val="004C060E"/>
     <w:rsid w:val="004D13F3"/>
     <w:rsid w:val="004D43DB"/>
     <w:rsid w:val="004E3DEF"/>
     <w:rsid w:val="004F5A31"/>
     <w:rsid w:val="005056DD"/>
     <w:rsid w:val="0050672C"/>
     <w:rsid w:val="005153F7"/>
     <w:rsid w:val="0052410C"/>
     <w:rsid w:val="00533EF0"/>
     <w:rsid w:val="00544FD9"/>
     <w:rsid w:val="0055582D"/>
     <w:rsid w:val="005727A0"/>
     <w:rsid w:val="0057357C"/>
     <w:rsid w:val="0057383E"/>
     <w:rsid w:val="0057589A"/>
     <w:rsid w:val="005837A4"/>
     <w:rsid w:val="00584F64"/>
     <w:rsid w:val="005857D5"/>
     <w:rsid w:val="00586185"/>
     <w:rsid w:val="00587BEA"/>
     <w:rsid w:val="005A5E3F"/>
     <w:rsid w:val="005B2A6A"/>
     <w:rsid w:val="005B3E42"/>
     <w:rsid w:val="005C08F9"/>
     <w:rsid w:val="005C7074"/>
     <w:rsid w:val="005D78A1"/>
     <w:rsid w:val="005F1B8B"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="0062123F"/>
     <w:rsid w:val="00624DCB"/>
     <w:rsid w:val="00636821"/>
     <w:rsid w:val="00636CE5"/>
     <w:rsid w:val="006403BC"/>
+    <w:rsid w:val="0064062A"/>
     <w:rsid w:val="00651E70"/>
     <w:rsid w:val="0066296A"/>
     <w:rsid w:val="00663DB2"/>
     <w:rsid w:val="0068002B"/>
     <w:rsid w:val="00684281"/>
     <w:rsid w:val="006A5AD9"/>
     <w:rsid w:val="006C5BF1"/>
     <w:rsid w:val="006D0633"/>
     <w:rsid w:val="006D267D"/>
     <w:rsid w:val="006D6AAE"/>
     <w:rsid w:val="006E29D6"/>
     <w:rsid w:val="006E4FA8"/>
     <w:rsid w:val="006E7F2F"/>
     <w:rsid w:val="006F7D83"/>
     <w:rsid w:val="007037BA"/>
     <w:rsid w:val="00717C4D"/>
     <w:rsid w:val="00720AC0"/>
     <w:rsid w:val="00735E6C"/>
     <w:rsid w:val="00750235"/>
     <w:rsid w:val="007661DF"/>
     <w:rsid w:val="00776F82"/>
     <w:rsid w:val="00786B45"/>
+    <w:rsid w:val="00793E26"/>
     <w:rsid w:val="00797A95"/>
     <w:rsid w:val="007C70FE"/>
     <w:rsid w:val="007D1572"/>
     <w:rsid w:val="007E29B6"/>
     <w:rsid w:val="007E6873"/>
     <w:rsid w:val="007F2915"/>
     <w:rsid w:val="007F3056"/>
     <w:rsid w:val="007F445C"/>
     <w:rsid w:val="00801EC8"/>
     <w:rsid w:val="00824BDF"/>
     <w:rsid w:val="00830BCC"/>
+    <w:rsid w:val="00830DD3"/>
     <w:rsid w:val="00830E92"/>
     <w:rsid w:val="00842967"/>
     <w:rsid w:val="00853048"/>
     <w:rsid w:val="00856BDF"/>
     <w:rsid w:val="00863669"/>
     <w:rsid w:val="00872FAE"/>
     <w:rsid w:val="00880024"/>
     <w:rsid w:val="00882B39"/>
     <w:rsid w:val="008924CC"/>
     <w:rsid w:val="008B1315"/>
     <w:rsid w:val="008B4C98"/>
     <w:rsid w:val="008C545A"/>
     <w:rsid w:val="008F23B9"/>
     <w:rsid w:val="008F4217"/>
     <w:rsid w:val="0093582E"/>
     <w:rsid w:val="00940758"/>
     <w:rsid w:val="009503A0"/>
     <w:rsid w:val="009544CD"/>
     <w:rsid w:val="009554A6"/>
     <w:rsid w:val="00970CD3"/>
     <w:rsid w:val="00972080"/>
     <w:rsid w:val="00975F4C"/>
     <w:rsid w:val="00980A4D"/>
     <w:rsid w:val="009810CA"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009B00E7"/>
     <w:rsid w:val="009B4D73"/>
     <w:rsid w:val="009C4812"/>
     <w:rsid w:val="009E0C22"/>
     <w:rsid w:val="009E31CB"/>
     <w:rsid w:val="009F00F5"/>
     <w:rsid w:val="00A1069B"/>
     <w:rsid w:val="00A115A4"/>
+    <w:rsid w:val="00A263D3"/>
     <w:rsid w:val="00A32DB3"/>
     <w:rsid w:val="00A55262"/>
     <w:rsid w:val="00A60669"/>
     <w:rsid w:val="00A61617"/>
     <w:rsid w:val="00A63121"/>
     <w:rsid w:val="00A81C28"/>
     <w:rsid w:val="00A8759C"/>
     <w:rsid w:val="00A93E78"/>
     <w:rsid w:val="00AA423A"/>
     <w:rsid w:val="00AA7A52"/>
     <w:rsid w:val="00AB3F34"/>
     <w:rsid w:val="00AB582E"/>
     <w:rsid w:val="00AC42F9"/>
     <w:rsid w:val="00AC466A"/>
     <w:rsid w:val="00AD359A"/>
     <w:rsid w:val="00AD5B48"/>
     <w:rsid w:val="00AE29F7"/>
     <w:rsid w:val="00AF32D7"/>
     <w:rsid w:val="00AF3D5E"/>
     <w:rsid w:val="00B05ADB"/>
     <w:rsid w:val="00B07EFC"/>
     <w:rsid w:val="00B11D4A"/>
     <w:rsid w:val="00B346E4"/>
     <w:rsid w:val="00B43992"/>
     <w:rsid w:val="00B4760C"/>
@@ -6122,50 +6192,51 @@
     <w:rsid w:val="00B8594F"/>
     <w:rsid w:val="00B86E6F"/>
     <w:rsid w:val="00B97C6A"/>
     <w:rsid w:val="00BB6ACE"/>
     <w:rsid w:val="00BD4E36"/>
     <w:rsid w:val="00BD5C0D"/>
     <w:rsid w:val="00BD7811"/>
     <w:rsid w:val="00BE7EB4"/>
     <w:rsid w:val="00C0614A"/>
     <w:rsid w:val="00C114C0"/>
     <w:rsid w:val="00C13B7F"/>
     <w:rsid w:val="00C205BD"/>
     <w:rsid w:val="00C3164C"/>
     <w:rsid w:val="00C44C58"/>
     <w:rsid w:val="00C53015"/>
     <w:rsid w:val="00C556C0"/>
     <w:rsid w:val="00C5584B"/>
     <w:rsid w:val="00C562B8"/>
     <w:rsid w:val="00C66C1F"/>
     <w:rsid w:val="00C67A7F"/>
     <w:rsid w:val="00C70386"/>
     <w:rsid w:val="00C74CE5"/>
     <w:rsid w:val="00C90834"/>
     <w:rsid w:val="00C95E44"/>
     <w:rsid w:val="00CA46CF"/>
+    <w:rsid w:val="00CD4072"/>
     <w:rsid w:val="00CF00A0"/>
     <w:rsid w:val="00D07DB0"/>
     <w:rsid w:val="00D12B40"/>
     <w:rsid w:val="00D146E3"/>
     <w:rsid w:val="00D213F9"/>
     <w:rsid w:val="00D22808"/>
     <w:rsid w:val="00D2501F"/>
     <w:rsid w:val="00D2764A"/>
     <w:rsid w:val="00D36C2C"/>
     <w:rsid w:val="00D40BB5"/>
     <w:rsid w:val="00D45447"/>
     <w:rsid w:val="00D95153"/>
     <w:rsid w:val="00DA0E41"/>
     <w:rsid w:val="00DA38B3"/>
     <w:rsid w:val="00DB4477"/>
     <w:rsid w:val="00DC5437"/>
     <w:rsid w:val="00DD1262"/>
     <w:rsid w:val="00DD6F18"/>
     <w:rsid w:val="00DE1A61"/>
     <w:rsid w:val="00DE2A6A"/>
     <w:rsid w:val="00DF1F04"/>
     <w:rsid w:val="00DF3C47"/>
     <w:rsid w:val="00E02CA3"/>
     <w:rsid w:val="00E04166"/>
     <w:rsid w:val="00E14710"/>
@@ -6847,51 +6918,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1076247516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/accreditation-review-commission-education-physician-assistant-arc-pa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caahep-accreditation-applied-exercise-physiology-ms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caa.asha.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caep-accreditation-letter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cswe.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2024-cswe-msw-original-accreditation-letter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasm.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abet.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/acend-accreditation-letter2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caate.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.asha.org/eweb/ashadynamicpage.aspx?site=ashacms&amp;webcode=edfinddetail&amp;efk=27a99fc2-5f92-4dc2-8716-07279806c419&amp;efp=579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2025-cacrep-accreditation-decision-letter8625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coarc.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasad.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nast.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomu.edu/middle-states" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asbmb.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abet.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/acen-programs-05202024/commonwealth-university-of-pennsylvania-b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.asha.org/eweb/ashadynamicpage.aspx?efk=27a99fc2-5f92-4dc2-8716-07279806c419&amp;efp=580&amp;site=ashacms&amp;webcode=edfinddetail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caahep.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-accreditation-athletic-training-education-caate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccie-accreditation.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coacrna.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2025-cswe-boa-bsw-reaffirmation-decision-letter-103025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasm.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amspub.abet.org/aps/name-search?searchType=institution&amp;keyword=Bloomsburg%20University" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jrcert.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/acen-programs-05202024/commonwealth-university-of-pennsylvania-a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arc-pa.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caahep.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caepnet.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coarc.com/students/find-an-accredited-program/print-accredited-programs/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/american-society-biochemistry-and-molecular-biology-asbmb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasad.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/institution/0468/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatrightpro.org/ACEND" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caa.asha.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caahep-accreditation-exercise-science-bs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-interpreter-education-ccie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cswe.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nast.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amspub.abet.org/aps/name-search?searchType=institution&amp;keyword=Bloomsburg%20University" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cacrep.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonwealthu.edu/sites/default/files/2025-11/coa-reaccreditation-letter-11.18.25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/joint-review-committee-education-radiologic-technology-jrcert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/accreditation-review-commission-education-physician-assistant-arc-pa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caahep-accreditation-applied-exercise-physiology-ms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caa.asha.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caep-accreditation-letter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cswe.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2024-cswe-msw-original-accreditation-letter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasm.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abet.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/acend-accreditation-letter2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caate.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.asha.org/eweb/ashadynamicpage.aspx?site=ashacms&amp;webcode=edfinddetail&amp;efk=27a99fc2-5f92-4dc2-8716-07279806c419&amp;efp=579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2025-cacrep-accreditation-decision-letter8625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coarc.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasad.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nast.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomu.edu/middle-states" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asbmb.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abet.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/acen-programs-05202024/commonwealth-university-of-pennsylvania-b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.asha.org/eweb/ashadynamicpage.aspx?efk=27a99fc2-5f92-4dc2-8716-07279806c419&amp;efp=580&amp;site=ashacms&amp;webcode=edfinddetail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caahep.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-accreditation-athletic-training-education-caate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccie-accreditation.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coacrna.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/2025-cswe-boa-bsw-reaffirmation-decision-letter-103025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasm.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amspub.abet.org/aps/name-search?searchType=institution&amp;keyword=Bloomsburg%20University" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jrcert.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acenursing.org/acen-programs-05202024/commonwealth-university-of-pennsylvania-a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arc-pa.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caahep.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caepnet.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-nursing-education-ccne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coarc.com/students/find-an-accredited-program/print-accredited-programs/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/american-society-biochemistry-and-molecular-biology-asbmb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacnnursing.org/ccne-accreditation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasad.arts-accredit.org/directory-lists/accredited-institutions/search/?id=I0967" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/institution/0468/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatrightpro.org/ACEND" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caa.asha.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/caahep-accreditation-exercise-science-bs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/commission-collegiate-interpreter-education-ccie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cswe.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nast.arts-accredit.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///P:\Documents\My%20Data%20Sources\My%20Documents\OFFICE%20OF%20PLANNING%20&amp;%20ASSESSMENT\Disciplinary%20Accreditations\ABET\ETAC\Documents\EET_ABET_ETAC_Accreditation%20Status_82026_pg1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cacrep.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commonwealthu.edu/sites/default/files/2025-11/coa-reaccreditation-letter-11.18.25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/documents/joint-review-committee-education-radiologic-technology-jrcert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7150,70 +7221,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1363</Words>
-  <Characters>7771</Characters>
+  <Words>1374</Words>
+  <Characters>7833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
+  <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9116</CharactersWithSpaces>
+  <CharactersWithSpaces>9189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myers, Cori</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>