--- v0 (2025-10-09)
+++ v1 (2026-04-01)
@@ -1,727 +1,772 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="0DC4A5A6" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth University </w:t>
       </w:r>
       <w:r w:rsidR="00946396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00946396" w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Five-Year Program Review</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="4C138F92" w14:textId="13CEE920" w:rsidR="006D3346" w:rsidRPr="001633C6" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative, Educational Support, and Student Support</w:t>
       </w:r>
       <w:r w:rsidR="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Units</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006D3346">
+      <w:r w:rsidRPr="001633C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+      <w:r w:rsidR="00E43E4D" w:rsidRPr="001633C6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2577ABB5" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in compliance with the</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="007A758A" w:rsidP="006D3346">
+    <w:p w14:paraId="7B030628" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="00215BB9" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="006D3346" w:rsidRPr="006D3346">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>BOG Policy 1986-04-A: Program Review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D3346" w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="3E1030B5" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="007A758A" w:rsidP="006D3346">
+    <w:p w14:paraId="0E29531E" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006D3346" w:rsidRDefault="00215BB9" w:rsidP="006D3346">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="006D3346" w:rsidRPr="006D3346">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Procedure/Standard Number 2024-58: Review of Academic Programs and Programs in Support of the Student Experience</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000A6E32" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="626664B0" w14:textId="77777777" w:rsidR="001633C6" w:rsidRPr="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[FILL IN CURRENT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>FISCAL</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> YEAR]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="0D319606" w14:textId="77777777" w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Division:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="42550EBD" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Unit </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="54234918" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Review Team Chair:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="68B7EECA" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="005F2FDA" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Review Team Members:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
+    <w:p w14:paraId="7350A9C0" w14:textId="77777777" w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>External Evaluator, if applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F2577" w:rsidRDefault="006F2577" w:rsidP="006D3346">
+    <w:p w14:paraId="788D19F1" w14:textId="77777777" w:rsidR="006F2577" w:rsidRDefault="006F2577" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F2577" w:rsidRPr="00D778F6" w:rsidRDefault="006F2577" w:rsidP="006D3346">
+    <w:p w14:paraId="582921AB" w14:textId="29B01FF9" w:rsidR="006F2577" w:rsidRPr="00D778F6" w:rsidRDefault="006F2577" w:rsidP="006D3346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D778F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D778F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Programs are encouraged to use professional</w:t>
       </w:r>
       <w:r w:rsidR="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D778F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">standards [e.g., the Council for the Advancement of Standards in Higher Education (CAS) or other quality assurance standards] and can use those standards to guide the content of the review. In lieu of those standards, the following outline can be used. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D778F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>e.g., the Council for the Advancement of Standards in Higher Education (CAS) or other quality assurance standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D778F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and can use those standards to guide the content of the review. In lieu of those standards, the following outline can be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFD8559" w14:textId="3D598313" w:rsidR="006D3346" w:rsidRPr="000B44CA" w:rsidRDefault="006D3346" w:rsidP="000B44CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="0094719D" w:rsidRPr="0094719D" w:rsidRDefault="0094719D" w:rsidP="0094719D">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Introd</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>uction and Unit Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F17435" w14:textId="77777777" w:rsidR="0094719D" w:rsidRPr="0094719D" w:rsidRDefault="0094719D" w:rsidP="0094719D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Unit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Mission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094719D" w:rsidRDefault="00A1580D" w:rsidP="00CD715C">
+    <w:p w14:paraId="1E03FD08" w14:textId="266D75E2" w:rsidR="0094719D" w:rsidRDefault="00A1580D" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C61700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidR="001D3575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
       <w:r w:rsidR="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="001D3575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mission </w:t>
       </w:r>
       <w:r w:rsidR="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">statement </w:t>
       </w:r>
       <w:r w:rsidR="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> unit’s purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094719D" w:rsidRPr="0094719D" w:rsidRDefault="0094719D" w:rsidP="0094719D">
+    <w:p w14:paraId="1A0EE557" w14:textId="77777777" w:rsidR="0094719D" w:rsidRPr="0094719D" w:rsidRDefault="0094719D" w:rsidP="0094719D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Programs and Services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRDefault="0094719D" w:rsidP="00CD715C">
+    <w:p w14:paraId="4880EE61" w14:textId="77777777" w:rsidR="006D3346" w:rsidRDefault="0094719D" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r w:rsidR="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>programs and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidR="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> services provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the unit</w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="00CD715C">
+    <w:p w14:paraId="1545ECC9" w14:textId="60EF9679" w:rsidR="006D3346" w:rsidRDefault="006D3346" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe how the </w:t>
       </w:r>
       <w:r w:rsidR="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> aligns </w:t>
       </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
       <w:r w:rsidR="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">goals and </w:t>
       </w:r>
       <w:r w:rsidR="00D778F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>initiatives</w:t>
       </w:r>
       <w:r w:rsidR="0094719D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006D3346">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>CU Mission, Vision, and Values</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006D3346">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>institutional (GE) learning goals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Submit Appendix A: Nuventive </w:t>
       </w:r>
       <w:r w:rsidR="001D3575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Unit to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Goals Mapping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094719D" w:rsidRDefault="0094719D" w:rsidP="00CD715C">
+    <w:p w14:paraId="3699A3ED" w14:textId="77777777" w:rsidR="0094719D" w:rsidRDefault="0094719D" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe how </w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>professional</w:t>
       </w:r>
       <w:r w:rsidR="00D55EB8">
         <w:rPr>
@@ -738,380 +783,380 @@
       <w:r w:rsidR="00D55EB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">or accreditation </w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">standards, if applicable, guide </w:t>
       </w:r>
       <w:r w:rsidR="00D778F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>goals and initiatives and</w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> promote quality and continuous improvement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D778F6" w:rsidRDefault="00D778F6" w:rsidP="00CD715C">
+    <w:p w14:paraId="3F328AD2" w14:textId="2CA60999" w:rsidR="00D778F6" w:rsidRDefault="00D778F6" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the unit remains consistent with relevant </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D778F6">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00E36A98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>MSCHE Standards for Accreditation and Requirements of Affiliation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide</w:t>
       </w:r>
       <w:r w:rsidR="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> evidence of the commitment “to student retention, persistence, completion, and success…” (</w:t>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="00D778F6">
+        <w:t xml:space="preserve"> evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commitment to student retention, persistence, completion, and success</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E36A98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>MSCHE Evidence Expectations by Standards Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and include a list of relevant evidence in Appendix B: Evidence to Demonstrate Compliance with MSCHE Standards and Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA26D9" w:rsidRDefault="00CD3708" w:rsidP="00CD715C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="11047E52" w14:textId="60A485E2" w:rsidR="00EA26D9" w:rsidRPr="000B44CA" w:rsidRDefault="000B44CA" w:rsidP="000B44CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD3708" w:rsidRPr="000B44CA">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Analysis</w:t>
       </w:r>
-      <w:r w:rsidR="002045C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002045C0" w:rsidRPr="000B44CA">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD715C" w:rsidRPr="00E4371B" w:rsidRDefault="00EA26D9" w:rsidP="00EA26D9">
+    <w:p w14:paraId="746ED612" w14:textId="0B9B02E9" w:rsidR="00CD715C" w:rsidRPr="00E4371B" w:rsidRDefault="00EA26D9" w:rsidP="00EA26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="002045C0" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>ay include the following areas or others as appropriate</w:t>
+        <w:t xml:space="preserve">ay include the following areas </w:t>
+      </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002045C0" w:rsidRPr="00E4371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>or others as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> and discuss the </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:i/>
         </w:rPr>
+        <w:t xml:space="preserve">discuss the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve">strengths </w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> opportunities</w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52FAE" w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>for improvement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4371B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002045C0" w:rsidRDefault="002045C0" w:rsidP="002045C0">
+    <w:p w14:paraId="5B1758EA" w14:textId="77777777" w:rsidR="002045C0" w:rsidRDefault="002045C0" w:rsidP="002045C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Strategic Leadership</w:t>
       </w:r>
       <w:r w:rsidR="00312C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>, Organization, and Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002045C0" w:rsidRDefault="002045C0" w:rsidP="002045C0">
+    <w:p w14:paraId="29BAE3E6" w14:textId="77777777" w:rsidR="002045C0" w:rsidRDefault="002045C0" w:rsidP="002045C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss your unit’s leadership, reporting structure, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and planning processes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312C3D" w:rsidRPr="00312C3D" w:rsidRDefault="00312C3D" w:rsidP="00312C3D">
+    <w:p w14:paraId="17CBA8BA" w14:textId="5722927A" w:rsidR="00A1580D" w:rsidRPr="00845490" w:rsidRDefault="00312C3D" w:rsidP="00845490">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...49 lines deleted...]
-      <w:r w:rsidR="00A1580D">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845490">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss how the unit recruits, retains, recognizes, and develops qualified personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1580D" w:rsidRPr="00845490">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to maintain effective operations</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A1580D" w:rsidRPr="00845490">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3346" w:rsidRPr="006F2577" w:rsidRDefault="006D3346" w:rsidP="00CD3708">
+    <w:p w14:paraId="7B1494AD" w14:textId="77777777" w:rsidR="006D3346" w:rsidRPr="006F2577" w:rsidRDefault="006D3346" w:rsidP="00CD3708">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Unit Goals</w:t>
       </w:r>
       <w:r w:rsidR="00CD715C" w:rsidRPr="00CD3708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Assessment </w:t>
@@ -1125,51 +1170,51 @@
       <w:r w:rsidR="001D3575" w:rsidRPr="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidR="001D3575" w:rsidRPr="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable</w:t>
       </w:r>
       <w:r w:rsidR="00CD715C" w:rsidRPr="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD715C" w:rsidRDefault="00CD715C" w:rsidP="00CD715C">
+    <w:p w14:paraId="5F98AF06" w14:textId="6F734FEA" w:rsidR="00CD715C" w:rsidRDefault="00CD715C" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Discuss unit goals</w:t>
       </w:r>
       <w:r w:rsidR="00312C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001D3575">
         <w:rPr>
@@ -1177,254 +1222,266 @@
         </w:rPr>
         <w:t xml:space="preserve"> initiatives</w:t>
       </w:r>
       <w:r w:rsidR="00312C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, and assessments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as articulated in Nuventive</w:t>
       </w:r>
       <w:r w:rsidR="001D3575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>provide overview of results/o</w:t>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00536F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>overview of results/o</w:t>
       </w:r>
       <w:r w:rsidR="00CD3708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>utcomes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> since July</w:t>
       </w:r>
       <w:r w:rsidR="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1, 2022. Submit Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Nuventive Plan Progress Report for all years reported</w:t>
       </w:r>
       <w:r w:rsidR="006F2577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Again, use the results to document strengths and opportunities for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00893A49" w:rsidRDefault="00893A49" w:rsidP="00CD715C">
+    <w:p w14:paraId="7F7F74E2" w14:textId="77777777" w:rsidR="00893A49" w:rsidRDefault="00893A49" w:rsidP="00CD715C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Discuss relevant unit data, trends, and external environmental analyses that reveal emerging strategic issues not already discussed under the previous bullet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD3708" w:rsidRDefault="00CD3708" w:rsidP="00CD3708">
+    <w:p w14:paraId="57B3FE08" w14:textId="77777777" w:rsidR="00CD3708" w:rsidRDefault="00CD3708" w:rsidP="00CD3708">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Diversity, Equity, Inclusion, and Belonging</w:t>
       </w:r>
       <w:r w:rsidR="004E1E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (DEIB)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD3708" w:rsidRPr="00F26C06" w:rsidRDefault="00CD3708" w:rsidP="00CD3708">
+    <w:p w14:paraId="2F256388" w14:textId="77777777" w:rsidR="00CD3708" w:rsidRPr="00F26C06" w:rsidRDefault="00CD3708" w:rsidP="00CD3708">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Discuss how your unit support</w:t>
       </w:r>
       <w:r w:rsidR="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the core commitment of DEIB</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
+    <w:p w14:paraId="48681E17" w14:textId="315D63D5" w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Collaboration and Communication </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
+        <w:t>Collaboration and Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D572F59" w14:textId="77777777" w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Discuss how your unit collaborates and communicates within the unit, across CU, and with external stakehol</w:t>
       </w:r>
       <w:r w:rsidR="00391FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
+    <w:p w14:paraId="74C03EBF" w14:textId="35CDC077" w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Ethi</w:t>
       </w:r>
       <w:r w:rsidR="00312C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">cal Considerations </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
+        <w:t>cal Considerations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E34284A" w14:textId="77777777" w:rsidR="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss how </w:t>
       </w:r>
       <w:r w:rsidR="00391FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
@@ -1453,91 +1510,91 @@
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the operations and processes within it. What standards, policies, procedures, etc.</w:t>
       </w:r>
       <w:r w:rsidR="004E1E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> help ensure ethical behavio</w:t>
       </w:r>
       <w:r w:rsidR="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>r?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F26C06" w:rsidRPr="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
+    <w:p w14:paraId="01FA5EF3" w14:textId="77777777" w:rsidR="00F26C06" w:rsidRPr="00F26C06" w:rsidRDefault="00F26C06" w:rsidP="00F26C06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B52FAE" w:rsidRPr="00B52FAE" w:rsidRDefault="00391FA3" w:rsidP="00B52FAE">
+    <w:p w14:paraId="7D194F5D" w14:textId="77777777" w:rsidR="00B52FAE" w:rsidRPr="00B52FAE" w:rsidRDefault="00391FA3" w:rsidP="00B52FAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Discuss how the unit budgets, prioritizes, and stewards financial resources in compliance with policy and procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002045C0" w:rsidRDefault="00F26C06" w:rsidP="002045C0">
+    <w:p w14:paraId="4F06A0BE" w14:textId="77777777" w:rsidR="002045C0" w:rsidRDefault="00F26C06" w:rsidP="002045C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss how </w:t>
       </w:r>
       <w:r w:rsidR="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00391FA3">
         <w:rPr>
@@ -1548,1008 +1605,506 @@
       <w:r w:rsidRPr="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>technologies</w:t>
       </w:r>
       <w:r w:rsidR="002045C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, equipment, and facilities </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5987" w:rsidRPr="00A1580D" w:rsidRDefault="0094719D" w:rsidP="000F5987">
+    <w:p w14:paraId="4C517077" w14:textId="77777777" w:rsidR="000F5987" w:rsidRPr="00A1580D" w:rsidRDefault="0094719D" w:rsidP="000F5987">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Additional Areas of Analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please include any areas that are relevant to the operations and success of the unit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00391FA3" w:rsidRDefault="00B52FAE" w:rsidP="0094719D">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6B545E18" w14:textId="12900BEA" w:rsidR="00391FA3" w:rsidRPr="000B44CA" w:rsidRDefault="000B44CA" w:rsidP="000B44CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B52FAE" w:rsidRPr="000B44CA">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Action Plan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA26D9" w:rsidRDefault="000F5987" w:rsidP="000F5987">
+    <w:p w14:paraId="1EAAA8E5" w14:textId="77777777" w:rsidR="00EA26D9" w:rsidRDefault="000F5987" w:rsidP="000F5987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Identify 3-5 recommendations informed by the strengths and opportunities for improvement from the analysis in Section II and align</w:t>
       </w:r>
       <w:r w:rsidR="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Mission, Vision, Values, and Strategic Plan. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discuss specific goals, initiatives, </w:t>
       </w:r>
       <w:r w:rsidR="004E5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">measures, resources, and timeline to achieve goals. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5CCE" w:rsidRDefault="004E5CCE" w:rsidP="004E5CCE">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="141E1B82" w14:textId="69D8117A" w:rsidR="004E5CCE" w:rsidRPr="000B44CA" w:rsidRDefault="000B44CA" w:rsidP="000B44CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B44CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E5CCE" w:rsidRPr="000B44CA">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appendices</w:t>
       </w:r>
-      <w:r w:rsidR="00EA26D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EA26D9" w:rsidRPr="000B44CA">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA26D9" w:rsidRPr="00A1580D" w:rsidRDefault="00A1580D" w:rsidP="00EA26D9">
+    <w:p w14:paraId="6211F42F" w14:textId="77777777" w:rsidR="00EA26D9" w:rsidRPr="00A1580D" w:rsidRDefault="00A1580D" w:rsidP="00EA26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA26D9" w:rsidRPr="00A1580D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>May add appendices as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46EBB" w:rsidRDefault="004E5CCE" w:rsidP="00C46EBB">
+    <w:p w14:paraId="65D1A47C" w14:textId="77777777" w:rsidR="00C46EBB" w:rsidRDefault="004E5CCE" w:rsidP="00C46EBB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Appendix A: Nuventive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Unit to Strategic Plan Goals Mapping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46EBB" w:rsidRPr="00C46EBB" w:rsidRDefault="00C46EBB" w:rsidP="00C46EBB">
+    <w:p w14:paraId="36A01B17" w14:textId="77777777" w:rsidR="00C46EBB" w:rsidRPr="00C46EBB" w:rsidRDefault="00C46EBB" w:rsidP="00C46EBB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Appendix B: Evidence to Demonstrate Compliance with MSCHE Standards and Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5CCE" w:rsidRDefault="004E5CCE" w:rsidP="004E5CCE">
+    <w:p w14:paraId="17F0D388" w14:textId="0131C705" w:rsidR="004E5CCE" w:rsidRDefault="004E5CCE" w:rsidP="00BC71EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00C46EBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: Nuventive Plan Progress Report for all years reported </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA26D9" w:rsidRPr="004E5CCE" w:rsidRDefault="00EA26D9" w:rsidP="004E5CCE">
-[...672 lines deleted...]
-    <w:sectPr w:rsidR="004E5CCE" w:rsidRPr="005F2FDA">
+    <w:sectPr w:rsidR="004E5CCE" w:rsidSect="00E43E4D">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="257B5C7A" w14:textId="77777777" w:rsidR="00215BB9" w:rsidRDefault="00215BB9" w:rsidP="00E43E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="361F1022" w14:textId="77777777" w:rsidR="00215BB9" w:rsidRDefault="00215BB9" w:rsidP="00E43E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7FD313E1" w14:textId="77777777" w:rsidR="00215BB9" w:rsidRDefault="00215BB9" w:rsidP="00E43E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4A33C85D" w14:textId="77777777" w:rsidR="00215BB9" w:rsidRDefault="00215BB9" w:rsidP="00E43E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="03D220A8" w14:textId="0DFF4B1E" w:rsidR="00E43E4D" w:rsidRDefault="00E43E4D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43E4D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:i/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E43E4D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845490">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CU uses the Nuventive Solutions Premier platform to complete the five-year program review. While this Word template may be used to review and organize the requirements, all information must be entered into Nuventive to submit the program review. Programs completing specialized accreditation self-studies or units using professional standards may submit those reports in lieu of the template and upload the completed report to Nuventive.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E0541A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1DCCAA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FF7CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFEC652C"/>
     <w:lvl w:ilvl="0" w:tplc="0E5E8F6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1E0278BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2602,51 +2157,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DD64AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07162706"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2715,51 +2270,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CC4112C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="124C674E"/>
     <w:lvl w:ilvl="0" w:tplc="1E74C818">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A49EE536">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2813,128 +2368,241 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63DD59B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D0EA6C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3346"/>
+    <w:rsid w:val="000222DF"/>
+    <w:rsid w:val="000B44CA"/>
     <w:rsid w:val="000F5987"/>
+    <w:rsid w:val="001633C6"/>
     <w:rsid w:val="001D3575"/>
     <w:rsid w:val="002045C0"/>
+    <w:rsid w:val="00215BB9"/>
     <w:rsid w:val="00312C3D"/>
+    <w:rsid w:val="00373F26"/>
     <w:rsid w:val="00391FA3"/>
+    <w:rsid w:val="0049269F"/>
     <w:rsid w:val="004E1E57"/>
     <w:rsid w:val="004E5CCE"/>
+    <w:rsid w:val="00536F62"/>
     <w:rsid w:val="006D3346"/>
     <w:rsid w:val="006F2577"/>
     <w:rsid w:val="007A758A"/>
     <w:rsid w:val="0081744C"/>
+    <w:rsid w:val="00845490"/>
     <w:rsid w:val="00893A49"/>
     <w:rsid w:val="00946396"/>
     <w:rsid w:val="0094719D"/>
     <w:rsid w:val="00A1580D"/>
     <w:rsid w:val="00A241CB"/>
     <w:rsid w:val="00B52FAE"/>
+    <w:rsid w:val="00BC71EB"/>
     <w:rsid w:val="00C46EBB"/>
+    <w:rsid w:val="00C61700"/>
     <w:rsid w:val="00CD3708"/>
     <w:rsid w:val="00CD715C"/>
+    <w:rsid w:val="00D07FAF"/>
     <w:rsid w:val="00D55EB8"/>
     <w:rsid w:val="00D778F6"/>
+    <w:rsid w:val="00E36A98"/>
     <w:rsid w:val="00E4371B"/>
+    <w:rsid w:val="00E43E4D"/>
     <w:rsid w:val="00EA26D9"/>
     <w:rsid w:val="00F26C06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="29E6DBAB"/>
+  <w14:docId w14:val="1B921161"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{12537AE2-14D2-46BF-B883-20257A4A1096}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3295,50 +2963,70 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006D3346"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B44CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3375,62 +3063,136 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D778F6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0049269F"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E43E4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E43E4D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E43E4D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E43E4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B44CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/academics/general-education" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/cu-about/mission-vision-values" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passhe.edu/policies/documents/Policies_Procedures_Standards/2024-58%20Program%20Review.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/policies-guidelines/?title-search=evidence+expectations&amp;type=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passhe.edu/policies/documents/BOG_Policies/Policy%201986-04-A.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/standards/fourteenth-edition/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/standards/fourteenth-edition/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passhe.edu/policies/documents/BOG_Policies/Policy%201986-04-A.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/policies-guidelines/?_sf_s=evidence%20expectations" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msche.org/standards/fourteenth-edition/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/academics/general-education" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthu.edu/cu-about/mission-vision-values" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passhe.edu/policies/documents/Policies_Procedures_Standards/2024-58%20Program%20Review.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3684,75 +3446,102 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8D6D4E-AFA8-4CC1-AC74-7249BA3EA1D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4606</Characters>
+  <Pages>2</Pages>
+  <Words>670</Words>
+  <Characters>3822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Commonwealth University
+Five-Year Program Review
+Administrative, Educational Support, and Student Support Units
+TEMPLATE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5403</CharactersWithSpaces>
+  <CharactersWithSpaces>4484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>Commonwealth University
+Five-Year Program Review
+Administrative, Educational Support, and Student Support Units
+TEMPLATE</dc:title>
   <dc:creator>Myers, Cori</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="data-panorama-remediation-history">
+    <vt:lpwstr>[{"title":"Commonwealth University\nFive-Year Program Review\nAdministrative, Educational Support, and Student Support Units\nTEMPLATE","pageNumber":0,"geomIndex":-1,"issueTypeId":"MissingTitleIssue:DOCX","dismiss":false,"pageNumbers":[-1],"coordinatesLis</vt:lpwstr>
+  </property>
+</Properties>
+</file>