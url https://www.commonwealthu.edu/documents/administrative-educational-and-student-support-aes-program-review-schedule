--- v0 (2026-04-04)
+++ v1 (2026-05-21)
@@ -4758,50 +4758,164 @@
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C3F177" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C13340E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00332300" w14:paraId="43882B57" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3871B8" w14:textId="42C11923" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin (Fiscal Affairs) – Auxiliaries and Operations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6F84C5" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24456D2F" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167A620B" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700FFBC9" w14:textId="1E0A50F1" w:rsidR="00332300" w:rsidRPr="00332300" w:rsidRDefault="00332300" w:rsidP="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303B4C46" w14:textId="1EF1910F" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE9F5D0" w14:textId="7D4D15B8" w:rsidR="00332300" w:rsidRDefault="00332300">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003F5896" w14:paraId="3CBE630E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3847BEB5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
@@ -9662,180 +9776,190 @@
           <w:p w14:paraId="5E58E2C0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="9"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FFCCA0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="12FFCCA0" w14:textId="054CB84C" w:rsidR="003F5896" w:rsidRDefault="00A105A7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A59C6AD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6127CFA9" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6127CFA9" w14:textId="72EF6A2D" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00332300">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40BF2392" w14:textId="77777777" w:rsidR="00230E85" w:rsidRDefault="00230E85"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr w:rsidR="00230E85">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1020" w:right="1800" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5896"/>
     <w:rsid w:val="00230E85"/>
+    <w:rsid w:val="00332300"/>
     <w:rsid w:val="003F5896"/>
     <w:rsid w:val="00966000"/>
+    <w:rsid w:val="00A105A7"/>
+    <w:rsid w:val="00C318DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DDE69A1"/>
@@ -10579,60 +10703,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>503</Words>
-  <Characters>2868</Characters>
+  <Words>512</Words>
+  <Characters>2920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3365</CharactersWithSpaces>
+  <CharactersWithSpaces>3426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AES Program Review Schedule_Rsvd21226JT.xlsx</dc:title>
   <dc:creator>jthomas2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-02-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>