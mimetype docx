--- v1 (2026-05-21)
+++ v2 (2026-06-19)
@@ -5301,77 +5301,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD76818" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F5896" w14:paraId="473AF523" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33049C3A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="33049C3A" w14:textId="6B8609FB" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="23" w:right="101"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin (President's Office - Chief of Staff</w:t>
-[...12 lines deleted...]
-              <w:t>) - Athletic</w:t>
+              <w:t>Admin (President's Office - Chief of Staff) - Athletic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Communications &amp; Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52EA2F1E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
@@ -5573,91 +5560,98 @@
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Diversity,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Equity,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6255CCE4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6255CCE4" w14:textId="536BD98E" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Inclusion,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Belonging</w:t>
+            </w:r>
+            <w:r w:rsidR="00137C1E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A22B29" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="385E7FB0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
@@ -6117,56 +6111,58 @@
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Office- Chief</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Staff )</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>- Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
@@ -9896,70 +9892,73 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="200"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5896"/>
+    <w:rsid w:val="00137C1E"/>
     <w:rsid w:val="00230E85"/>
     <w:rsid w:val="00332300"/>
     <w:rsid w:val="003F5896"/>
     <w:rsid w:val="00966000"/>
     <w:rsid w:val="00A105A7"/>
     <w:rsid w:val="00C318DC"/>
+    <w:rsid w:val="00FE00D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DDE69A1"/>