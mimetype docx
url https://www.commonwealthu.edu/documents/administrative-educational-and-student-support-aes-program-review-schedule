--- v2 (2026-06-19)
+++ v3 (2026-08-28)
@@ -315,59 +315,455 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DE3F964" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="5AF840E5" w14:textId="77777777">
+      <w:tr w:rsidR="00365F92" w14:paraId="4433F6F6" w14:textId="77777777" w:rsidTr="00365F92">
+        <w:trPr>
+          <w:trHeight w:val="171"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAC4DBA" w14:textId="730EBE22" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Advising</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492E8CCC" w14:textId="77777777" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DC38BE" w14:textId="379CFD51" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30798134" w14:textId="77777777" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="405E79DD" w14:textId="77777777" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0375E230" w14:textId="77777777" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C73092D" w14:textId="77777777" w:rsidR="00365F92" w:rsidRDefault="00365F92" w:rsidP="00365F92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="3D56F1E7" w14:textId="77777777" w:rsidTr="00365F92">
+        <w:trPr>
+          <w:trHeight w:val="171"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243FD3FB" w14:textId="6520C5EF" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin (Academic Affairs) - Access &amp; Engagement/ACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB4043F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7813CA56" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A464333" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="648CBC0A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0616B489" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35565451" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="24"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Align</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3018AAA3" w14:textId="4BED6FE2" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="5AF840E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6C8B7F" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="0D6C8B7F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>(Academic</w:t>
@@ -435,143 +831,143 @@
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Global</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18303286" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="18303286" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0EF8AD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0C0EF8AD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3566CEF4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="3566CEF4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441E32C5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="441E32C5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558E7805" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="558E7805" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559F4A75" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="559F4A75" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="27CC9419" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="27CC9419" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DE7B98" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="00DE7B98" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>(Academic</w:t>
@@ -600,316 +996,1986 @@
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Counseling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="723826FF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="723826FF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3CE7FE" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6F3CE7FE" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9CDB1C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0E9CDB1C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328E80F0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="328E80F0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF540C5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1FF540C5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC28748" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1EC28748" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="60664106" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="65489D85" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD97E70" w14:textId="39299D49" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD460CF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D92C20A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522AAF21" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8D795A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30754EE8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F60F2A0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="3FD0F64E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFD667" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1960F427" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378341A1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41797F93" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D200C2E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0180427E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30837FF7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="3A332262" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E85EFEE" w14:textId="69409D00" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC04FC">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>First-Year Seminar (FYS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03525AAD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="096D50D4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C28E6A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE4838" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D858773" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AA3154" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="5B08FB6F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BACC49" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Graduate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573BFFAF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CCBD62" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508A2627" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE67FEE" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC6BE87" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22881E8E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="0FA3FCFC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A2C6F7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Honors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Interdisciplinary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B7ABF3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="108" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="564C684A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C49B5A6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CA882E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED7359C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513086E6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB40EAE" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="13E3F20E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212D05DF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Institutional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Effectiveness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574709F0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B55126E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B0E26C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EB289E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75821800" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADFB9B4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="2D7F0560" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC9B763" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178D2291" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C73C0BC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB5BEA5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5F8B52" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E709849" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208F1E02" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="508AD9AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFDF4C2" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Registrar's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A3C238" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665EAF0A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596E0486" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB0661D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464A53C8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7CF334" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="75DD77C0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CD75C5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2C020C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65576D62" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660C3F70" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEA88AC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068A1849" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD26E46" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="4FFFE87E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5A4CBC" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="auto"/>
+          <w:p w14:paraId="4C47F88F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin (Academic Affairs) - Center for Access &amp; Engagement/ACT</w:t>
-[...13 lines deleted...]
-              <w:t>101</w:t>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>TRIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>SSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193EB758" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="001770E0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160C65F1" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1E51FC92" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AF8027" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="4A53338C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD43B74" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="74ED6669" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F9782D" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="527EC134" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68844889" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="63C6D9DB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Align</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>external</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DFA914" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5EA08AF6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="111" w:lineRule="exact"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="65489D85" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="74DFC4F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD97E70" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:left="23"/>
+          <w:p w14:paraId="2786FD8C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23" w:right="-15"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>(Academic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -917,9047 +2983,7184 @@
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Tutoring,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Disability</w:t>
+              <w:t>Writing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Resources</w:t>
+              <w:t>Centers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD460CF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="00B99A30" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D92C20A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6B5CCAFF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522AAF21" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="61E4953E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8D795A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="193E539A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30754EE8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0719F9E4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F60F2A0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0A94431F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="3FD0F64E" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="107B8B3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCFD667" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="479332BC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>(Academic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Undergraduate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="13"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Development</w:t>
+              <w:t>Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1960F427" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="750E2066" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="378341A1" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="39FDDB8C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41797F93" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5ADC5250" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D200C2E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="514EB9B4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0180427E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="543704C8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30837FF7" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5DBF570E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="3A332262" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="79CE44A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E85EFEE" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="478D1C37" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...25 lines deleted...]
-                <w:spacing w:val="5"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Athletics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...12 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Advising</w:t>
+              <w:t>Bloomsburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03525AAD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0B8051E9" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="096D50D4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:right="8"/>
+          <w:p w14:paraId="54D308A6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF9A34" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECB84D2" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B35484" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AA3154" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="4ABE18E7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="5B08FB6F" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="6A2DF216" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BACC49" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="792CF310" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>(Academic</w:t>
-[...16 lines deleted...]
-                <w:spacing w:val="4"/>
+              <w:t>(Athletics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Graduate</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="4"/>
+              <w:t>Lock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Education</w:t>
+              <w:t>Haven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="573BFFAF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="4C75ADC3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33CCBD62" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="599802E8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508A2627" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="37B45BCB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE67FEE" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="1D324899" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17E4DC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22881E8E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="08B38625" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="0FA3FCFC" w14:textId="77777777">
-[...220 lines deleted...]
-      <w:tr w:rsidR="003F5896" w14:paraId="13E3F20E" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="6FFAE23A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212D05DF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="7FAD1C1E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...25 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Athletics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...12 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Effectiveness</w:t>
+              <w:t>Mansfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="574709F0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="2F1C9AD8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B55126E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="776D1254" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B0E26C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:right="8"/>
+          <w:p w14:paraId="2E6513C2" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B3BB09" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681B45FF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADFB9B4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7959400B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="2D7F0560" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="47C41937" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC9B763" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="06C5AB35" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Affairs)</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="3"/>
+              <w:t>(Enrollment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="13"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Services</w:t>
+              <w:t>Admissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178D2291" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...25 lines deleted...]
-          <w:p w14:paraId="1FB5BEA5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6845C587" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B7AB80" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3B3713" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5F8B52" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="46BCAB1E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E709849" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="4EFD8839" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="208F1E02" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6F5FC2E1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="508AD9AC" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="77F06285" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFDF4C2" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:spacing w:before="17"/>
+          <w:p w14:paraId="490826FA" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...25 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Enrollment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
-[...12 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Early</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Office</w:t>
+              <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A3C238" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58CC100C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665EAF0A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="27908449" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596E0486" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E2FBBE2" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB0661D" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3847C55D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="464A53C8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="346B48CB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7CF334" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="12D45C94" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="75DD77C0" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="7720F72D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CD75C5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5C007077" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Affairs)</w:t>
+              <w:t>(Enrollment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
+              <w:t>Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-              <w:t>Administration</w:t>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Financial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2C020C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="17E771A8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65576D62" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="24FFE724" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660C3F70" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="085310E5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA88AC" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="75BBD93C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068A1849" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4289CDE7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD26E46" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3BAD018B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="4FFFE87E" w14:textId="77777777">
-[...220 lines deleted...]
-      <w:tr w:rsidR="003F5896" w14:paraId="74DFC4F0" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="77C0BE0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2786FD8C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:left="23" w:right="-15"/>
+          <w:p w14:paraId="46B776B4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Affairs)</w:t>
+              <w:t>(Enrollment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...51 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Workforce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Centers</w:t>
+              <w:t>Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B99A30" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:right="8"/>
+          <w:p w14:paraId="0751ACE3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63623D9B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE2458A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193E539A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="65929DFD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0719F9E4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="44C3F177" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A94431F" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="2C13340E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="107B8B3B" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="43882B57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479332BC" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6B3871B8" w14:textId="42C11923" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin</w:t>
-[...65 lines deleted...]
-              <w:t>Education</w:t>
+              <w:t>Admin (Fiscal Affairs) – Auxiliaries and Operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750E2066" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6F6F84C5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39FDDB8C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="24456D2F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADC5250" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...12 lines deleted...]
-          <w:p w14:paraId="514EB9B4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="167A620B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="13"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700FFBC9" w14:textId="1E0A50F1" w:rsidR="00F773CE" w:rsidRPr="00332300" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="543704C8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="303B4C46" w14:textId="1EF1910F" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBF570E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6DE9F5D0" w14:textId="7D4D15B8" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="4CF8CFA3" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="3CBE630E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3847BEB5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(includes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>billing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336BF268" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3F52A7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B52A676" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC8D5E2" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC210D8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530D3530" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="74C13469" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEAEA26" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Military</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Veteran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45259A62" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA06EB4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC3C5B4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20849430" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1935AA6A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD76818" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="12633E93" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="354"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6255CCE4" w14:textId="7A07DEBE" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin (President's Office - Chief of Staff) - Athletic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Communications &amp; Marketing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A22B29" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="385E7FB0" w14:textId="0CF1027A" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C555AD5" w14:textId="14F8AE02" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118A5355" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AB8EF7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A985E38" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="3D7BA46A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="354"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E637B9A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Diversity,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Equity,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EB9C88" w14:textId="5989AE17" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Inclusion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Belonging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE0F26A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C07A4B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3820420C" w14:textId="11E89ED2" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4892A60B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF8CC1D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBB3F64" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="35B3F95F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046448AA" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Enrollment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Marketing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16445FFD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58232DE9" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A5204B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D4BAE8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69133211" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2074A393" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="62CE7EB6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472897A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin (President's Office - Chief of Staff) - Executive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Communications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4910F09A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EB1146" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A026F4A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7440F4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC86AA" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F7002D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="5C2069D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E99136C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="26DFE715" w14:textId="39A372D5" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
+              <w:t>Admin (President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office- Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>- Facilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B0D7BC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79512F98" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9BD46D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07313D55" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070A904B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4E3961" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Align</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FC178E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="118" w:lineRule="exact"/>
+              <w:ind w:left="24"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>facilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>master</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="13EE1936" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62895357" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...12 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...18 lines deleted...]
-              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Relations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494F2292" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEE1F71" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79391B2C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED46132" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A17888" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5199CA2E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="4E03824D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3049DF92" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-                <w:spacing w:val="4"/>
+          </w:p>
+          <w:p w14:paraId="1D12AB4C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="147" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Engagement</w:t>
-[...16 lines deleted...]
-              <w:t>(Bloomsburg)</w:t>
+              <w:t>Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F13E201" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7042527B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D21EC6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3B632AA6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF37223" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...12 lines deleted...]
-          <w:p w14:paraId="796E8B3E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="666806C8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD916C0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E0C442" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="064A9367" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D5DFD5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="76058D1D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="6A13AAFA" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="3F44A6DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AAAC0C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Technology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69972DA9" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BF9C69" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE05730" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="057DADA0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="417A76CB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122C0EE8" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F773CE" w14:paraId="3E672913" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00427137" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="47C211D3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
-              <w:ind w:left="23" w:right="101"/>
-[...8 lines deleted...]
-              <w:t>Admin (Advancement) - Alumni and Professional Engagement</w:t>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin (President's Office - Chief of Staff) - Marketing and Brand</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="13"/>
-[...14 lines deleted...]
-              <w:t>Haven)</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFE0C06" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7B32A590" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201FE8C6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...25 lines deleted...]
-          <w:p w14:paraId="22797FCF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="61068450" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520EECC5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219E1723" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A28ED83" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="48EA5DD3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2C85BD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="621E45C3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="1214EB21" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="7557D925" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="364"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F933AD3" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="auto"/>
+          <w:p w14:paraId="169F9293" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin (Advancement) - Alumni and Professional Engagement</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="40"/>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>(Mansfield)</w:t>
+              <w:t>Strategic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C6CE9F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4469C0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1FF16C9A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4199ADF6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...25 lines deleted...]
-          <w:p w14:paraId="664B7773" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="0BE00453" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C12AD5C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639167A7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78326D50" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5C426B93" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41987D8A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7B25D48B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="79CE44A9" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="34B0C4CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478D1C37" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="46325C00" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...12 lines deleted...]
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(President's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Staff)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Bloomsburg</w:t>
+              <w:t>Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8051E9" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="150033B6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D308A6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="43CC7A13" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFF9A34" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="16740425" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECB84D2" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7BCFBFBA" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10B35484" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6BFB3CED" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE18E7" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="205D41C4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="6A2DF216" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="7C45D987" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792CF310" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6E89729E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...12 lines deleted...]
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
-[...12 lines deleted...]
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Alumni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Professional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Haven</w:t>
+              <w:t>Engagement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5AD48E" w14:textId="29FF052C" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Bloomsburg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C75ADC3" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="269931DD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599802E8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...3 lines deleted...]
-                <w:sz w:val="12"/>
+          <w:p w14:paraId="5E1AC2CD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B45BCB" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="43B0124E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D324899" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54BB2063" w14:textId="37762082" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D17E4DC" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29D65EF1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B38625" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="20050963" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="6FFAE23A" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="7A5BEE4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAD1C1E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="372FBD07" w14:textId="49C9E58E" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin</w:t>
-[...39 lines deleted...]
-              <w:t>Mansfield</w:t>
+              <w:t>Admin (Student Affairs) - Alumni and Professional Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Lock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Haven)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1C9AD8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3D739201" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776D1254" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...3 lines deleted...]
-                <w:sz w:val="12"/>
+          <w:p w14:paraId="15B50FC0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6513C2" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5E29F4FE" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B3BB09" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0AA88F9D" w14:textId="6178599E" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="681B45FF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7F9A3D9E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7959400B" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5B3AD075" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="47C41937" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="70361727" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C5AB35" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="7C7B1369" w14:textId="2CE272F6" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin</w:t>
-[...42 lines deleted...]
-                <w:spacing w:val="4"/>
+              <w:t>Admin (Student Affairs) - Alumni and Professional Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admissions</w:t>
+              <w:t>(Mansfield)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6845C587" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="18A497A9" w14:textId="06611333" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5AF340" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2532DBAF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B227EC0" w14:textId="552A381C" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFD8839" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="65654BBD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5FC2E1" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7A177024" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="77F06285" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="05F01DB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="490826FA" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="49B8C99A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Recreation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6A2692" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...70 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58CC100C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:right="7"/>
+          <w:p w14:paraId="2F565DF2" w14:textId="173AD15D" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5EDB84" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15181F30" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59712BCF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...38 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346B48CB" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="65AA86F4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D45C94" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5A0827EA" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="7720F72D" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="2973C68C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C007077" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="66231998" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>(Enrollment</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Civic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Management)</w:t>
-[...39 lines deleted...]
-              <w:t>Aid</w:t>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E771A8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B99C1BF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24FFE724" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="04AA9AF3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085310E5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="200718BF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BBD93C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="4B4D2144" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4289CDE7" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="69020B49" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAD018B" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0E77EAB4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="77C0BE0C" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="5B30B627" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B776B4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5994A374" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
-[...25 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="5"/>
-[...12 lines deleted...]
-                <w:spacing w:val="5"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Dean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Development</w:t>
+              <w:t>Students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0751ACE3" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="364F74A1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63623D9B" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="213A1603" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE2458A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C6B3C8B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65929DFD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="48FE76F7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C3F177" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6526ACBB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C13340E" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="17BD7B52" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00332300" w14:paraId="43882B57" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="50F13B69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3871B8" w14:textId="42C11923" w:rsidR="00332300" w:rsidRDefault="00332300">
+          <w:p w14:paraId="76C8ED4D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Admin (Fiscal Affairs) – Auxiliaries and Operations</w:t>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Greek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Fraternity/Sorority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Life)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6F84C5" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+          <w:p w14:paraId="15449BD6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24456D2F" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+          <w:p w14:paraId="041B13C6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167A620B" w14:textId="77777777" w:rsidR="00332300" w:rsidRDefault="00332300">
+          <w:p w14:paraId="1DD23ACB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25264980" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DE7F7A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE9F5D0" w14:textId="7D4D15B8" w:rsidR="00332300" w:rsidRDefault="00332300">
+          <w:p w14:paraId="1ACD4C35" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="3CBE630E" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="36E7F047" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3847BEB5" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="518100C9" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...12 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
-[...51 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>billing)</w:t>
+              <w:t>Centers/Clinics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336BF268" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="5D081076" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3F52A7" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="196C58DC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B52A676" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6C99A92A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC8D5E2" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5DFBA7C4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC210D8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1A5FFF9E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530D3530" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6FDE1C13" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="74C13469" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="226E83F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEAEA26" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="7AF99281" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>(Fiscal</w:t>
+              <w:t>(Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Military</w:t>
-[...39 lines deleted...]
-              <w:t>Resources</w:t>
+              <w:t>Residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Life</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45259A62" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...51 lines deleted...]
-          <w:p w14:paraId="1935AA6A" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="53766057" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5ABEA5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5750C65D" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D6B287" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578BCF97" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD76818" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="29A7B8EF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="473AF523" w14:textId="77777777">
-[...405 lines deleted...]
-      <w:tr w:rsidR="003F5896" w14:paraId="35B3F95F" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="750FA3E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046448AA" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="04C8633C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...25 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...64 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Marketing</w:t>
+              <w:t>Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16445FFD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...12 lines deleted...]
-          <w:p w14:paraId="58232DE9" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="1693AE7F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A99EC5E" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A5204B" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3E0DAEC3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D4BAE8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="2DF635CC" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69133211" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="597AAD79" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2074A393" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="525DD70B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="62CE7EB6" w14:textId="77777777">
-[...348 lines deleted...]
-      <w:tr w:rsidR="003F5896" w14:paraId="13EE1936" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="3D4955AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62895357" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="740FA5C3" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...25 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
-[...64 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Relations</w:t>
+              <w:t>Conduct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494F2292" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="175729BF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEE1F71" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="05E93A44" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79391B2C" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...272 lines deleted...]
-          <w:p w14:paraId="666806C8" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5F6CE6D1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD916C0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6FDFCEE4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="064A9367" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="78110167" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76058D1D" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3F6FC0EF" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="3F44A6DC" w14:textId="77777777">
-[...609 lines deleted...]
-      <w:tr w:rsidR="003F5896" w14:paraId="34B0C4CF" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="70B7D1D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46325C00" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="4168F1A4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...25 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Affairs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-[...64 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Communications</w:t>
+              <w:t>Involvement/Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150033B6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...12 lines deleted...]
-          <w:p w14:paraId="43CC7A13" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="720AFCF6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A976826" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16740425" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="0D833A2C" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCFBFBA" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7E5B5E95" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFB3CED" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1248679A" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205D41C4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="7EBB40F4" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="70361727" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="64BFC7F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B1369" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="56F91E75" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>(Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
-[...12 lines deleted...]
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Recreation</w:t>
+              <w:t>Success</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A497A9" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="2E125F1F" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D80254" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2532DBAF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="26DE10BB" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B227EC0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="3034A2F6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65654BBD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6E5C86B7" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A177024" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="6EA90207" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="2973C68C" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="2B3DCB9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66231998" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="2C665D11" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>(Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>(Student</w:t>
+              <w:t>Affairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Affairs)</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Civic</w:t>
+              <w:t>Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Well-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>Engagement</w:t>
+              <w:t>being/AOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B99C1BF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...2 lines deleted...]
-              <w:ind w:right="7"/>
+          <w:p w14:paraId="6E0D19F5" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A9C278" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200718BF" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="16962FD1" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4D2144" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="1AB51D93" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69020B49" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="313C502B" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E77EAB4" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
+          <w:p w14:paraId="71DC4B33" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5896" w14:paraId="5B30B627" w14:textId="77777777">
+      <w:tr w:rsidR="00F773CE" w14:paraId="4F566720" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5994A374" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
-[...91 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CB8B852" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364F74A1" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="003F5896">
-[...1586 lines deleted...]
-          <w:p w14:paraId="558418C6" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="558418C6" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="9"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B74EDA" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="47B74EDA" w14:textId="1945960D" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="9"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E58E2C0" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="5E58E2C0" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="9"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FFCCA0" w14:textId="054CB84C" w:rsidR="003F5896" w:rsidRDefault="00A105A7">
+          <w:p w14:paraId="12FFCCA0" w14:textId="054CB84C" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A59C6AD" w14:textId="77777777" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="7A59C6AD" w14:textId="77777777" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6127CFA9" w14:textId="72EF6A2D" w:rsidR="003F5896" w:rsidRDefault="00230E85">
+          <w:p w14:paraId="6127CFA9" w14:textId="3D406C24" w:rsidR="00F773CE" w:rsidRDefault="00F773CE" w:rsidP="00F773CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="13"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40BF2392" w14:textId="77777777" w:rsidR="00230E85" w:rsidRDefault="00230E85"/>
     <w:sectPr w:rsidR="00230E85">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1020" w:right="1800" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="200"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5896"/>
+    <w:rsid w:val="00062125"/>
+    <w:rsid w:val="0012565F"/>
     <w:rsid w:val="00137C1E"/>
+    <w:rsid w:val="001F5B99"/>
     <w:rsid w:val="00230E85"/>
     <w:rsid w:val="00332300"/>
+    <w:rsid w:val="00365F92"/>
     <w:rsid w:val="003F5896"/>
+    <w:rsid w:val="005C434E"/>
+    <w:rsid w:val="007F483C"/>
+    <w:rsid w:val="00801434"/>
     <w:rsid w:val="00966000"/>
     <w:rsid w:val="00A105A7"/>
     <w:rsid w:val="00C318DC"/>
+    <w:rsid w:val="00C969CC"/>
+    <w:rsid w:val="00E614F0"/>
+    <w:rsid w:val="00F11EEF"/>
+    <w:rsid w:val="00F210A7"/>
+    <w:rsid w:val="00F773CE"/>
+    <w:rsid w:val="00FC04FC"/>
+    <w:rsid w:val="00FD4AAA"/>
     <w:rsid w:val="00FE00D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -10702,60 +10905,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>512</Words>
-  <Characters>2920</Characters>
+  <Words>520</Words>
+  <Characters>2967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3426</CharactersWithSpaces>
+  <CharactersWithSpaces>3481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AES Program Review Schedule_Rsvd21226JT.xlsx</dc:title>
   <dc:creator>jthomas2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-02-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>